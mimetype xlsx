--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4dd0aea104a416a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R990e0e0785dd41a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e28e382e82455e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37717f59dab94ef2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb5505782074075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e28e382e82455e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6fd52385d814734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37717f59dab94ef2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fürs Leben mit Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>