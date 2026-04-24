--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R990e0e0785dd41a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95cb0ca4e48f46f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37717f59dab94ef2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccfec8e39a6d4f3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6fd52385d814734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37717f59dab94ef2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f322d0c4a34a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccfec8e39a6d4f3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fürs Leben mit Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>