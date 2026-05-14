--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95cb0ca4e48f46f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c1019ecf2642e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccfec8e39a6d4f3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23768470d79a4e74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f322d0c4a34a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccfec8e39a6d4f3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R589654ab551f4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23768470d79a4e74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fürs Leben mit Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>