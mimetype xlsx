--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c1019ecf2642e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c00dc5e992842a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23768470d79a4e74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc490ce3f9e34ed5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R589654ab551f4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23768470d79a4e74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96d87e76cb1f4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc490ce3f9e34ed5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fürs Leben mit Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>184,667</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>