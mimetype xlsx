--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c00dc5e992842a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0334e2696a4048a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc490ce3f9e34ed5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8b189d706448e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96d87e76cb1f4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc490ce3f9e34ed5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaace7f37d174081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8b189d706448e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fürs Leben mit Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>