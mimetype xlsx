--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0334e2696a4048a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72c0ab6a71e4388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8b189d706448e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e306f66d9de49b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaace7f37d174081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8b189d706448e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc395f8e4f364622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e306f66d9de49b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fürs Leben mit Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>