--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72c0ab6a71e4388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ac5821f8c541fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e306f66d9de49b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91ca5e2e90bf4119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc395f8e4f364622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e306f66d9de49b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a0b757f4bc4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91ca5e2e90bf4119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fürs Leben mit Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>