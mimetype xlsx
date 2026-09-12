--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ac5821f8c541fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe5fca1e9e2461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91ca5e2e90bf4119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf28ca636cf9427b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a0b757f4bc4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91ca5e2e90bf4119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca6831aed4644f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf28ca636cf9427b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fürs Leben mit Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>