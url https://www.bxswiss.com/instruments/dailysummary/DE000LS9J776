--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe5fca1e9e2461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fdffcc58c88421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf28ca636cf9427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aefa8e119da4ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca6831aed4644f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf28ca636cf9427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a93b5cad264dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aefa8e119da4ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fürs Leben mit Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>