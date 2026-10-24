--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fdffcc58c88421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba7df8cf6ed4a7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aefa8e119da4ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b9ca5fa0ad34bfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a93b5cad264dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aefa8e119da4ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8a6282d79741ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b9ca5fa0ad34bfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fürs Leben mit Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>