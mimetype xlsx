--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcaf3975b60d48c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdba82e1881f4cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e9d5f3def8e472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R495d5f9ede75425d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11e67f2cc2b744a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e9d5f3def8e472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f99f45bfb5645ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R495d5f9ede75425d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Russia Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>50,547</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,066</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>50,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,010</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>