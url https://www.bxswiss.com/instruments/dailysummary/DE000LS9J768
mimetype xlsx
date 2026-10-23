--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdba82e1881f4cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68abbebccbfa4f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R495d5f9ede75425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6126854be4714c57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f99f45bfb5645ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R495d5f9ede75425d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa6f11676fa84a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6126854be4714c57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Russia Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>