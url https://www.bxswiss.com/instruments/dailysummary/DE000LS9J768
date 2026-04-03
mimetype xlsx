--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re580f4bb28ab4c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76bc7993f816440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a62e076a3a4d1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fed14b0e440417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086855cf25c74474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a62e076a3a4d1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1db9d30c23214132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fed14b0e440417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Russia Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>68,802</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>