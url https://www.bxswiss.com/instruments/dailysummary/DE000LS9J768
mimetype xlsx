--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76bc7993f816440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R045244ba8a5e4775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fed14b0e440417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe6e3105d5174075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1db9d30c23214132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fed14b0e440417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79045abf452f4ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe6e3105d5174075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Russia Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>