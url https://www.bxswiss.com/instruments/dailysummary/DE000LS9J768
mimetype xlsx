--- v6 (2026-04-23)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R045244ba8a5e4775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284831ed38a54878" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe6e3105d5174075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2251b66174a74949"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79045abf452f4ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe6e3105d5174075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b309971f9044e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2251b66174a74949" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Russia Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,466 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>64,728</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>