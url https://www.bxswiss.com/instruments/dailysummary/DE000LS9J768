--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284831ed38a54878" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c1b00825c547e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2251b66174a74949"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea925f710ec74b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b309971f9044e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2251b66174a74949" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf576d23ca2a6433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea925f710ec74b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Russia Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,275 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...223 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -584,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>