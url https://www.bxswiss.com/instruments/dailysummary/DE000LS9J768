--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c1b00825c547e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa5da5b15264f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea925f710ec74b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08be530a5374519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf576d23ca2a6433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea925f710ec74b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a75528549cb4c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08be530a5374519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Russia Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>48,732</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,022</x:t>
-[...6 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>48,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,636</x:t>
-[...360 lines deleted...]
-          <x:t>47,681</x:t>
+          <x:t>46,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>