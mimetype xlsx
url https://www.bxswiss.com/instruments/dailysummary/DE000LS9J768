--- v9 (2026-07-15)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa5da5b15264f6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R499b29637d9a4f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08be530a5374519"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38eaae3704f04599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a75528549cb4c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08be530a5374519" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R068da154f68c441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38eaae3704f04599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Russia Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>46,042</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,944</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>46,566</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>