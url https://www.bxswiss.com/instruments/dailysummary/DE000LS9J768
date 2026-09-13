--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R499b29637d9a4f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcaf3975b60d48c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38eaae3704f04599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e9d5f3def8e472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R068da154f68c441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38eaae3704f04599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11e67f2cc2b744a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e9d5f3def8e472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Russia Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>47,381</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,995</x:t>
-[...328 lines deleted...]
-          <x:t>47,129</x:t>
+          <x:t>49,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>