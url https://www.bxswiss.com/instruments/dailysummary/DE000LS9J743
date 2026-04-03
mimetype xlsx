--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93239eaaf9d6458e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b8b368ee244dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300bb19c9058439d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c6d96f9f7ce41b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf571b320282f4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300bb19c9058439d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fef359451b148da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c6d96f9f7ce41b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>