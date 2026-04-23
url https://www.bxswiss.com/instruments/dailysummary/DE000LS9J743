--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b8b368ee244dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29e4091b83b4d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c6d96f9f7ce41b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddcec28de1414923"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fef359451b148da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c6d96f9f7ce41b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R051de2f338d1420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddcec28de1414923" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>