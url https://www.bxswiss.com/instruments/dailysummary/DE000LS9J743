--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29e4091b83b4d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc1714514a94c46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddcec28de1414923"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7842b06eb1a54d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R051de2f338d1420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddcec28de1414923" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45bb5323bb5046a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7842b06eb1a54d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>