--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc1714514a94c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37637f93272b4602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7842b06eb1a54d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3201b129384be9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45bb5323bb5046a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7842b06eb1a54d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56efcaadaf17443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3201b129384be9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>