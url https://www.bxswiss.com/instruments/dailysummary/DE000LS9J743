--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37637f93272b4602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bcceafe053a4d2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3201b129384be9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8121271e4eab479a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56efcaadaf17443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3201b129384be9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e6df26234154bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8121271e4eab479a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>