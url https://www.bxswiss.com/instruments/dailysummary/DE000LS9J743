--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bcceafe053a4d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9124b7f3da1141fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8121271e4eab479a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ff1eabe6edb43b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e6df26234154bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8121271e4eab479a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reca7ec721daa4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ff1eabe6edb43b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>