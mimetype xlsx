--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9124b7f3da1141fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3079bbe880ab47a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ff1eabe6edb43b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf25c1ef40b7a4a41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reca7ec721daa4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ff1eabe6edb43b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cfa41b44279462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf25c1ef40b7a4a41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>