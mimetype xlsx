--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3079bbe880ab47a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c07671876849bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf25c1ef40b7a4a41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad19c9f6fd914500"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cfa41b44279462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf25c1ef40b7a4a41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R046420c9db2d43fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad19c9f6fd914500" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>