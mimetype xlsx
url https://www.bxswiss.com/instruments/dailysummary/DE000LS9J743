--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c07671876849bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16fe237643a4f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad19c9f6fd914500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb50c1692554b5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R046420c9db2d43fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad19c9f6fd914500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba0faeb8b284f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb50c1692554b5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>