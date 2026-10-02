--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16fe237643a4f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09122c903db94085" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb50c1692554b5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21814ef47d844a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba0faeb8b284f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb50c1692554b5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf435c02d22cc44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21814ef47d844a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>