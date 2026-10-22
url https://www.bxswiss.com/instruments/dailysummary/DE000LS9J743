--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09122c903db94085" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R520527c1da7a4411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21814ef47d844a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147925dbf3a24c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf435c02d22cc44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21814ef47d844a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf8ccf909784766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147925dbf3a24c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>