--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd99358e1e45a4087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dd7c633d7ca4795" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb3623a35244ed4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c5253a5175b4911"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra970c977c8104ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb3623a35244ed4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034adccedad049a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c5253a5175b4911" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>*RICH_MAN'$_WORLD*</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>