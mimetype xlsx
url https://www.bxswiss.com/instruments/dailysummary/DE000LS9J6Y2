--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dd7c633d7ca4795" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2002b0fd0bd54c9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c5253a5175b4911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2751370759ed4299"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034adccedad049a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c5253a5175b4911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7353df2fb88b4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2751370759ed4299" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>*RICH_MAN'$_WORLD*</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>