--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2002b0fd0bd54c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9cec46ab454c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2751370759ed4299"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R589fb067d0ed4132"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7353df2fb88b4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2751370759ed4299" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra45e050fb7e64f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R589fb067d0ed4132" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>*RICH_MAN'$_WORLD*</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>