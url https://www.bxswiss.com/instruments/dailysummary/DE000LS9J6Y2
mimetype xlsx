--- v8 (2026-05-15)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9cec46ab454c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ace212410bb4340" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R589fb067d0ed4132"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb67081deb4004903"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra45e050fb7e64f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R589fb067d0ed4132" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae8c667109f447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb67081deb4004903" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>*RICH_MAN'$_WORLD*</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>