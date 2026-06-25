--- v9 (2026-06-04)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ace212410bb4340" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdcf9739884b4076" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb67081deb4004903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R603d5ad674c64be4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae8c667109f447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb67081deb4004903" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f941883879d42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R603d5ad674c64be4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>*RICH_MAN'$_WORLD*</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>