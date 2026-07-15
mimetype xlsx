--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdcf9739884b4076" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6a1bbd43af34afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R603d5ad674c64be4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R752cc86d0a6b41bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f941883879d42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R603d5ad674c64be4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1844d7e71e194d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R752cc86d0a6b41bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>*RICH_MAN'$_WORLD*</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,660</x:t>
-[...549 lines deleted...]
-          <x:t>181,280</x:t>
+          <x:t>175,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>