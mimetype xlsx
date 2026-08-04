--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6a1bbd43af34afb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R740cf2fe3dd74e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R752cc86d0a6b41bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071ea849fdc34dcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1844d7e71e194d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R752cc86d0a6b41bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e83d57d2d440ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071ea849fdc34dcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>*RICH_MAN'$_WORLD*</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>184,263</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,640</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>186,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>