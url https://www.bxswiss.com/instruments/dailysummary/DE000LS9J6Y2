--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R740cf2fe3dd74e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5261e949a11d498e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071ea849fdc34dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6e2a455f46f4fdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e83d57d2d440ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071ea849fdc34dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a3d3b0568f24181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6e2a455f46f4fdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>*RICH_MAN'$_WORLD*</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>