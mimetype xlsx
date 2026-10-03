--- v13 (2026-08-24)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5261e949a11d498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78edd9435964e7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6e2a455f46f4fdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fde60e17f0e40ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a3d3b0568f24181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6e2a455f46f4fdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9342cf287f9844a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fde60e17f0e40ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>*RICH_MAN'$_WORLD*</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>171,190</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>