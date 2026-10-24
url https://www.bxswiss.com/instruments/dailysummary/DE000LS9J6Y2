--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78edd9435964e7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6e5ddf23ee46db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fde60e17f0e40ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e3e568fea6b45e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9342cf287f9844a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fde60e17f0e40ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575d4be8cb7c488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e3e568fea6b45e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>*RICH_MAN'$_WORLD*</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>