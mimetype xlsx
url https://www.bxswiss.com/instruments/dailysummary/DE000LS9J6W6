--- v9 (2026-09-01)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785e0eeadf0e47fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7408047da8bc4e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47afba0399ad458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R221b257bb2de4838"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e78dc0768045eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47afba0399ad458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f267da6aa8d4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R221b257bb2de4838" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG Smiley Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6W6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>