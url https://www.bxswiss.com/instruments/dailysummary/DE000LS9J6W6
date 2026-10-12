--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7408047da8bc4e50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree867e41cc8a4b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R221b257bb2de4838"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ff89d4693747a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f267da6aa8d4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R221b257bb2de4838" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c0c42ce011c4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ff89d4693747a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG Smiley Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6W6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>