--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree867e41cc8a4b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66662339287e43bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ff89d4693747a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race1ab955ab04ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c0c42ce011c4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ff89d4693747a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e0cb3144034715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race1ab955ab04ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG Smiley Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6W6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>