--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0cd1832579457c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659d67f39e98480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6282da0ac24e28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6840678fee3743b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ede48a74524488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6282da0ac24e28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R881d9107f3c74cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6840678fee3743b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG Smiley Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6W6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>