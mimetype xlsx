--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659d67f39e98480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9461d7e4c41c4620" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6840678fee3743b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R279a47811c8649de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R881d9107f3c74cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6840678fee3743b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra87243dbbab14d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R279a47811c8649de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG Smiley Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6W6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>