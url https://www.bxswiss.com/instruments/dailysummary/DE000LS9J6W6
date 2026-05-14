--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9461d7e4c41c4620" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960e50e82862444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R279a47811c8649de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11bc8753c888406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra87243dbbab14d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R279a47811c8649de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e4549529f584ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11bc8753c888406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG Smiley Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6W6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>