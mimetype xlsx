--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960e50e82862444f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R948c5b2f1ec6413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11bc8753c888406b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5832ce51d7864c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e4549529f584ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11bc8753c888406b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc4841a8ff924475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5832ce51d7864c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG Smiley Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6W6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>