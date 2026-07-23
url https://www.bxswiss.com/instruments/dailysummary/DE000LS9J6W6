--- v6 (2026-06-13)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R948c5b2f1ec6413f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5138265b13154611" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5832ce51d7864c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26a2b2ebf6964cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc4841a8ff924475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5832ce51d7864c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5615da1fe2474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26a2b2ebf6964cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG Smiley Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6W6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>277,993</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>