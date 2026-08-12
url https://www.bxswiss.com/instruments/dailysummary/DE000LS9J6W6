--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5138265b13154611" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e5f42838044480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26a2b2ebf6964cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86295cb24cb54434"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5615da1fe2474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26a2b2ebf6964cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dbbe9776cfd467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86295cb24cb54434" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG Smiley Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6W6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>