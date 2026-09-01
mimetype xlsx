--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e5f42838044480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785e0eeadf0e47fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86295cb24cb54434"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47afba0399ad458e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dbbe9776cfd467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86295cb24cb54434" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e78dc0768045eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47afba0399ad458e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG Smiley Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6W6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>