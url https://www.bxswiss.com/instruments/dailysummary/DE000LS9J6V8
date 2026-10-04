--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c336e9ed3654441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb090612b953141d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64041517c1524837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc3666be241a4eed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2abec3eaf16f4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64041517c1524837" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc12ff447e31b4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc3666be241a4eed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Werte - Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>