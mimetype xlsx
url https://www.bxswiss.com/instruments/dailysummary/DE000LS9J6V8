--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb090612b953141d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c4afe95fbe4e46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc3666be241a4eed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bd59f23e13a4a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc12ff447e31b4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc3666be241a4eed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825fa4b7d18b44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bd59f23e13a4a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Werte - Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>