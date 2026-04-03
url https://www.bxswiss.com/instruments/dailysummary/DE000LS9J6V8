--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea2af4ab40e4b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0adad54a239b4d35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03dc327bd8f40f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb84082f06d94671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69021f3ea95648eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03dc327bd8f40f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4ac08a72264661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb84082f06d94671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Werte - Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>