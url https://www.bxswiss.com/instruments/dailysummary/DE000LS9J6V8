--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0adad54a239b4d35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30679a755f4141b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb84082f06d94671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11b1937b0666433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4ac08a72264661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb84082f06d94671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d35e4aa04e4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11b1937b0666433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Werte - Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>