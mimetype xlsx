--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30679a755f4141b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb46161eec8aa44cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11b1937b0666433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9c9a284ea794499"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d35e4aa04e4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11b1937b0666433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0216f4d895f54809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9c9a284ea794499" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Werte - Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>