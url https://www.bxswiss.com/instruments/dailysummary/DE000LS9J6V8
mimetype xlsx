--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb46161eec8aa44cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb267defd0d2142f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9c9a284ea794499"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf638cdf355564cfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0216f4d895f54809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9c9a284ea794499" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc45bb0c007b46ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf638cdf355564cfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Werte - Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>