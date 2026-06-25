--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb267defd0d2142f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f2966f28da47af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf638cdf355564cfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c78160cf0d473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc45bb0c007b46ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf638cdf355564cfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6928a536302a4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c78160cf0d473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Werte - Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>