--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f2966f28da47af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c311be33eda45e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c78160cf0d473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc801d3679a5e41a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6928a536302a4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c78160cf0d473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8018944a208040c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc801d3679a5e41a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Werte - Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>