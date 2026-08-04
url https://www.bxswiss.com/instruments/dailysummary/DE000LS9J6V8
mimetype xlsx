--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c311be33eda45e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cd09e4e2b0c4b69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc801d3679a5e41a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341f1f11fb3642c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8018944a208040c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc801d3679a5e41a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree20dc86a4f04e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341f1f11fb3642c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Werte - Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>