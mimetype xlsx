--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cd09e4e2b0c4b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R413246642f554068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341f1f11fb3642c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3647b78143b4bf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree20dc86a4f04e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341f1f11fb3642c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d2cb01ddbb403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3647b78143b4bf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Werte - Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>