--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R413246642f554068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c336e9ed3654441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3647b78143b4bf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64041517c1524837"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d2cb01ddbb403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3647b78143b4bf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2abec3eaf16f4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64041517c1524837" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Werte - Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>154,453</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,222</x:t>
-[...566 lines deleted...]
-          <x:t>149,797</x:t>
+          <x:t>151,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>