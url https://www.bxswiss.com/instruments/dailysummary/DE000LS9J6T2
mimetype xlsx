--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99eefa69d0e64008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66db29007e2c4a65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5279bec103924997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fd89f2c0acc43fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf582e61b7904b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5279bec103924997" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d5da9c118e40d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fd89f2c0acc43fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS WBWoodstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>