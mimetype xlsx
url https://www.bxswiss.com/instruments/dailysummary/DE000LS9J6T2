--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66db29007e2c4a65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd209f24cb3d144ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fd89f2c0acc43fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56e14bb689a648ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d5da9c118e40d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fd89f2c0acc43fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6d3511ecca4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56e14bb689a648ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS WBWoodstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>224,216</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>