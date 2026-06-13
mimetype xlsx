--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd209f24cb3d144ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf347ad37cf4b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56e14bb689a648ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabaa5832b2ac4be1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6d3511ecca4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56e14bb689a648ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5396bef1ebd34dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabaa5832b2ac4be1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS WBWoodstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>