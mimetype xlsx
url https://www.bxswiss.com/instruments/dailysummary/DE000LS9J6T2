--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf347ad37cf4b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27e7c89cb07d4c73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabaa5832b2ac4be1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316250c9b7344889"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5396bef1ebd34dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabaa5832b2ac4be1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5067138c2b2d4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316250c9b7344889" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS WBWoodstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>