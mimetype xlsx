--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27e7c89cb07d4c73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f4819427254c28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316250c9b7344889"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R170eb95d1db6419f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5067138c2b2d4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316250c9b7344889" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c979efbfc254e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R170eb95d1db6419f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS WBWoodstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>