--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f4819427254c28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a1bb0ff76c4fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R170eb95d1db6419f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b4ee86ac714f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c979efbfc254e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R170eb95d1db6419f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10eb5cf2ae034ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b4ee86ac714f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS WBWoodstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>