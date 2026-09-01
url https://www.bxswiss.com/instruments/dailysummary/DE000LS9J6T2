--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a1bb0ff76c4fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ca8379226d4a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b4ee86ac714f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70b5d2366a0e434c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10eb5cf2ae034ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b4ee86ac714f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e5db899c13f4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70b5d2366a0e434c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS WBWoodstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>