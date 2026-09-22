--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ca8379226d4a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3c1fc707a44f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70b5d2366a0e434c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd18f37ea944ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e5db899c13f4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70b5d2366a0e434c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d4a3c9c7cd4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd18f37ea944ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS WBWoodstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>