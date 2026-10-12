--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3c1fc707a44f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1088f7ff8fbf42d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd18f37ea944ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eb12e02ff8e45f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d4a3c9c7cd4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd18f37ea944ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra969e5d4d97a4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eb12e02ff8e45f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS WBWoodstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>