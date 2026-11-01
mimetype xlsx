--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1088f7ff8fbf42d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac0770b49244c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eb12e02ff8e45f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32d543afc28d405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra969e5d4d97a4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eb12e02ff8e45f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd48af8ee18443ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32d543afc28d405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS WBWoodstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J6T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>