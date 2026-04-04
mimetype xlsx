--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193778bed9ba4fd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c89d7588994dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01d65f2be41d40cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b270717088f4413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R816a80233d5d40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01d65f2be41d40cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1656e0119afa4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b270717088f4413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BO GLOBAL TRADING / TURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,506</x:t>
@@ -791,31 +306,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>