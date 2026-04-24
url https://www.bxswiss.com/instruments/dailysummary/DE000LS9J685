--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c89d7588994dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88bad3e8d31b4a53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b270717088f4413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf58bf048f3b44bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1656e0119afa4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b270717088f4413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d210786069d4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf58bf048f3b44bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BO GLOBAL TRADING / TURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,348 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...296 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -664,50 +366,374 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>