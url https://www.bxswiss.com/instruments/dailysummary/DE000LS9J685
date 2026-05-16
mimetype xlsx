--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88bad3e8d31b4a53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de2e57d725344f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf58bf048f3b44bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c5e4d993b86437a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d210786069d4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf58bf048f3b44bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa6fae23eb854f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c5e4d993b86437a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BO GLOBAL TRADING / TURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>109,869</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>