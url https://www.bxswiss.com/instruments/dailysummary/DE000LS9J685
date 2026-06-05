--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de2e57d725344f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99d999a3f9b46cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c5e4d993b86437a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28f73b0d11a44f0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa6fae23eb854f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c5e4d993b86437a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94803f81a5e24e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28f73b0d11a44f0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BO GLOBAL TRADING / TURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,134 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...82 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -290,31 +206,329 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>