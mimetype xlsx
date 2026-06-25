--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99d999a3f9b46cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd23884bf194186" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28f73b0d11a44f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28bb8f5433064acb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94803f81a5e24e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28f73b0d11a44f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd50c6a288f85458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28bb8f5433064acb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BO GLOBAL TRADING / TURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,195 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -504,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>