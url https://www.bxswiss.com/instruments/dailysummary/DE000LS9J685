--- v10 (2026-06-25)
+++ v11 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd23884bf194186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9efb117955f34e7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28bb8f5433064acb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55df7bd359c84a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd50c6a288f85458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28bb8f5433064acb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b899c2e04ee41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55df7bd359c84a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BO GLOBAL TRADING / TURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>