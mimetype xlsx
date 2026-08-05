--- v11 (2026-07-16)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9efb117955f34e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9582f6c52bf4d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55df7bd359c84a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea96135f2de48b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b899c2e04ee41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55df7bd359c84a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dac8139699b45cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea96135f2de48b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BO GLOBAL TRADING / TURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>