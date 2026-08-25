--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9582f6c52bf4d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81e984bca844106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea96135f2de48b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c6002d36c54941"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dac8139699b45cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea96135f2de48b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refbc1b2fe40f4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c6002d36c54941" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BO GLOBAL TRADING / TURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>