--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81e984bca844106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d4aa6f9ab614e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c6002d36c54941"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re386d8441f654c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refbc1b2fe40f4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c6002d36c54941" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f477016433e4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re386d8441f654c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BO GLOBAL TRADING / TURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>