--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda419eb46894819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd52ead595734c6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ee782115b284883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R617fdffa2d9d4b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b129000c1ab47b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ee782115b284883" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff8387ca1b44c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R617fdffa2d9d4b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASTOREX valueLIST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>