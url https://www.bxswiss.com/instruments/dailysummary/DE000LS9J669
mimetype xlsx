--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd52ead595734c6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree36eee5da38418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R617fdffa2d9d4b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R171075d2f69540c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff8387ca1b44c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R617fdffa2d9d4b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7779bc255a4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R171075d2f69540c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASTOREX valueLIST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>