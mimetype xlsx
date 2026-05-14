--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree36eee5da38418d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb306538480cf4a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R171075d2f69540c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb2ec9a08b1c4dd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7779bc255a4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R171075d2f69540c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c131422af474034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb2ec9a08b1c4dd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASTOREX valueLIST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>