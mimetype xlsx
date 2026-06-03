--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb306538480cf4a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3fb4f2425a4072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb2ec9a08b1c4dd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5b29e0923f6454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c131422af474034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb2ec9a08b1c4dd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b80f402e20c4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5b29e0923f6454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASTOREX valueLIST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>