--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3fb4f2425a4072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09ff1177cacb406c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5b29e0923f6454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10fd6de64e4477c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b80f402e20c4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5b29e0923f6454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff0ac6138e64549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10fd6de64e4477c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASTOREX valueLIST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>