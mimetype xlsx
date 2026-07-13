--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09ff1177cacb406c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586482d005564390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10fd6de64e4477c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159b7452e58143a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff0ac6138e64549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10fd6de64e4477c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R896a7c2c85cc4b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159b7452e58143a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASTOREX valueLIST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>