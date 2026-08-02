--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586482d005564390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb33449260064a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159b7452e58143a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3ec2cf8d6414109"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R896a7c2c85cc4b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159b7452e58143a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cdd94bb5c74ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3ec2cf8d6414109" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASTOREX valueLIST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>