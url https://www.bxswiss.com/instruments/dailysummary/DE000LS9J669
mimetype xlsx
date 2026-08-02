--- v12 (2026-08-02)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb33449260064a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9fb49f28334957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3ec2cf8d6414109"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71becba526f44612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cdd94bb5c74ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3ec2cf8d6414109" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b05cf01b5e34e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71becba526f44612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASTOREX valueLIST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>