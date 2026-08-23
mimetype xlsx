--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9fb49f28334957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b0c90fcfe384ff2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71becba526f44612"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5355524c16974e5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b05cf01b5e34e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71becba526f44612" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re712d02288e14514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5355524c16974e5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASTOREX valueLIST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>160,146</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,172</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,480</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>