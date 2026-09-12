--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b0c90fcfe384ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4fd93bb5cc46f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5355524c16974e5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95307fb88c424362"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re712d02288e14514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5355524c16974e5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c24a86e07ce4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95307fb88c424362" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASTOREX valueLIST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>161,800</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,476</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>164,047</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>