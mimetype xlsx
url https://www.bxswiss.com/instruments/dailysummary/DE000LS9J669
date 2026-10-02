--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4fd93bb5cc46f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61bbd67c35ab4bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95307fb88c424362"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44592bed15ba4726"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c24a86e07ce4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95307fb88c424362" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078c9508c91a48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44592bed15ba4726" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASTOREX valueLIST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>164,827</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,798</x:t>
-[...598 lines deleted...]
-          <x:t>162,223</x:t>
+          <x:t>166,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>