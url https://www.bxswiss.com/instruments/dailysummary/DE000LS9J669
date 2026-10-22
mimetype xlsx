--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61bbd67c35ab4bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38caf454f7440de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44592bed15ba4726"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d21b08997024ca0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078c9508c91a48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44592bed15ba4726" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d2c2e6f48b406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d21b08997024ca0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASTOREX valueLIST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>