--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228d6948cd8a4afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95f69fbb4cb454f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e09021f3454f5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a670a5b60e245ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3e6e0e6d82a44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e09021f3454f5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eac836f94d3455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a670a5b60e245ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data-Driven Research</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>165,104</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...397 lines deleted...]
-          <x:t>172,019</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>