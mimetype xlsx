--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95f69fbb4cb454f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c41bcaf62e14302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a670a5b60e245ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R611dd3f68cc246e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eac836f94d3455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a670a5b60e245ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re507a2ac9b784104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R611dd3f68cc246e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data-Driven Research</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>166,079</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>