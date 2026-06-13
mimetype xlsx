--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c41bcaf62e14302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1bdb59e0f74246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R611dd3f68cc246e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91c242adb4514160"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re507a2ac9b784104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R611dd3f68cc246e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R821c1c50aef64dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91c242adb4514160" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data-Driven Research</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,626 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>