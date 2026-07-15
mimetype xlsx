--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1bdb59e0f74246" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34ce95fa2702451d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91c242adb4514160"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb49ea0c93f641b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R821c1c50aef64dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91c242adb4514160" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ba5d1709f244c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb49ea0c93f641b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data-Driven Research</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...593 lines deleted...]
-          <x:t>175,702</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>