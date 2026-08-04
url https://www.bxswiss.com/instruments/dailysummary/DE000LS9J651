--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34ce95fa2702451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954d65c5ad6e4447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb49ea0c93f641b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf0f150ae27498f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ba5d1709f244c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb49ea0c93f641b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c9efe33e0548d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf0f150ae27498f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data-Driven Research</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>