--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954d65c5ad6e4447" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red96b51121ff425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf0f150ae27498f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R191b3254260d4807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c9efe33e0548d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf0f150ae27498f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77310e8090b849be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R191b3254260d4807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data-Driven Research</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,548</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>