--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red96b51121ff425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdbb5eec3ed434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R191b3254260d4807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdab3c6440ae4bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77310e8090b849be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R191b3254260d4807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345e9d011e234eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdab3c6440ae4bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data-Driven Research</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>