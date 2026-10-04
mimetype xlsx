--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdbb5eec3ed434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra238bf1e9fea4d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdab3c6440ae4bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c2f9e87a2446d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345e9d011e234eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdab3c6440ae4bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R009ea1e5927d4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c2f9e87a2446d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data-Driven Research</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>