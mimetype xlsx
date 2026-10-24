--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra238bf1e9fea4d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a55aa933c4488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c2f9e87a2446d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re43d1aa07392412e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R009ea1e5927d4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c2f9e87a2446d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4601311d34e44d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re43d1aa07392412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Data-Driven Research</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>