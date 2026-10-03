--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24dc1f3deaaa458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reff0ac2471334f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radcbcc1b323243ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfebf339ceae84a4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f27c2af33af45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radcbcc1b323243ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd52c8d141d834345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfebf339ceae84a4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>227,094</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,716</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>222,030</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>