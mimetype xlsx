--- v16 (2026-10-03)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reff0ac2471334f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb086593d6b14e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfebf339ceae84a4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e3c85a5d0b48a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd52c8d141d834345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfebf339ceae84a4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056f2c8a7e2b4dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e3c85a5d0b48a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>