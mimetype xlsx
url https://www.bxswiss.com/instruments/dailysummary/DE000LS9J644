--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c4f348bcf2c4b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b6ae9da344421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70dda8d4b9314cfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc40694bcba164d5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2242cbdf01f47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70dda8d4b9314cfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51830fc2f8b04acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc40694bcba164d5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...605 lines deleted...]
-          <x:t>202,122</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>