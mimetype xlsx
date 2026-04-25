--- v7 (2026-04-04)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b6ae9da344421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61cd7d441e764a6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc40694bcba164d5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99c5cc1aec854e37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51830fc2f8b04acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc40694bcba164d5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0735dc953b4643c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99c5cc1aec854e37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>