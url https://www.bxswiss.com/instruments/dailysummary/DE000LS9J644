--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61cd7d441e764a6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe31bed5e20148ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99c5cc1aec854e37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73314b0502704fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0735dc953b4643c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99c5cc1aec854e37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R417d564f9cf94122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73314b0502704fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>