--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe31bed5e20148ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f200f7cf7704ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73314b0502704fbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f1b8ce401c84d0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R417d564f9cf94122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73314b0502704fbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98e3cdb5ca94ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f1b8ce401c84d0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>