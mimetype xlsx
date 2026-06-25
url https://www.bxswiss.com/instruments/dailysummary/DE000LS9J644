--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f200f7cf7704ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4a32ce497974f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f1b8ce401c84d0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a74c2c12884d95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98e3cdb5ca94ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f1b8ce401c84d0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d585fbf645a457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a74c2c12884d95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>