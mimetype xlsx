--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4a32ce497974f41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa991acd9a4744a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a74c2c12884d95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18597ae0cf6b4bd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d585fbf645a457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a74c2c12884d95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5846e1060a494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18597ae0cf6b4bd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>