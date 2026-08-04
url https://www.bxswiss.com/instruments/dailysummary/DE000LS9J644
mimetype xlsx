--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa991acd9a4744a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320b9ac2acfb4e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18597ae0cf6b4bd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c872e230c14658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5846e1060a494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18597ae0cf6b4bd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe60910d41a94b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c872e230c14658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>