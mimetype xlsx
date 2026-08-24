--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320b9ac2acfb4e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ba1ca009d5463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c872e230c14658"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27cda0a0db9b466e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe60910d41a94b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c872e230c14658" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R713469a2cae6477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27cda0a0db9b466e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>