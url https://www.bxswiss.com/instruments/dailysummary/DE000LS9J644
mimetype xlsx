--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ba1ca009d5463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24dc1f3deaaa458c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27cda0a0db9b466e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radcbcc1b323243ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R713469a2cae6477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27cda0a0db9b466e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f27c2af33af45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radcbcc1b323243ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>226,981</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>226,675</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>224,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,948</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>