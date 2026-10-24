--- v14 (2026-09-12)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022e9eb4d25d4faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8d03ed6002e4c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb27d7baf434305"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c4cac74a0b3424c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2b884b41e4e4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb27d7baf434305" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11bddcbdedda4f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c4cac74a0b3424c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Power Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>148,641</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,582</x:t>
-[...566 lines deleted...]
-          <x:t>146,566</x:t>
+          <x:t>146,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>