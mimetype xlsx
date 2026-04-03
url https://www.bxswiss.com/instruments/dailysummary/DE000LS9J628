--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fbda5b817d645d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dabe8ee09e3424f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55bce326f4034e42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R978e51ca657e4bfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d7482bec4dd4a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55bce326f4034e42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea88abdf5724810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R978e51ca657e4bfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Power Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,014</x:t>
-[...549 lines deleted...]
-          <x:t>130,245</x:t>
+          <x:t>131,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>