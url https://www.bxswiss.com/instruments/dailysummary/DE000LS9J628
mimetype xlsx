--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dabe8ee09e3424f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3dc63becb134b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R978e51ca657e4bfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73819df651c34208"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea88abdf5724810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R978e51ca657e4bfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9bea6bee67c4f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73819df651c34208" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Power Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>