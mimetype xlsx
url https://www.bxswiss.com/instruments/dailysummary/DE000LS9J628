--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3dc63becb134b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9996f5b31244f85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73819df651c34208"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf80c6e0becfb43f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9bea6bee67c4f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73819df651c34208" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4adf0cd2e4d546f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf80c6e0becfb43f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Power Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,868</x:t>
@@ -737,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>