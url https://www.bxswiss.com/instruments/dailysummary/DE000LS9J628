--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9996f5b31244f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad2b9d204ba48b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf80c6e0becfb43f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0c1ce66dbe496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4adf0cd2e4d546f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf80c6e0becfb43f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f1d068f69cf4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0c1ce66dbe496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Power Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>