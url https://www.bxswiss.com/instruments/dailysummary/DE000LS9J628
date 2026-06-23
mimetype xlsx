--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad2b9d204ba48b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956bea93c4334909" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0c1ce66dbe496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb27c92729314d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f1d068f69cf4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0c1ce66dbe496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c1afa0762a24d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb27c92729314d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Power Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>