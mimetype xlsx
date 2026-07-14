--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956bea93c4334909" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5487d6d275ee43c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb27c92729314d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb791c8a95204610"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c1afa0762a24d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb27c92729314d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d0a7ef5bc334d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb791c8a95204610" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Power Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>