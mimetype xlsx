--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5487d6d275ee43c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a535a2c60da4c12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb791c8a95204610"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree0008bb1a2d4011"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d0a7ef5bc334d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb791c8a95204610" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1b31f7124d4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree0008bb1a2d4011" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Power Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>