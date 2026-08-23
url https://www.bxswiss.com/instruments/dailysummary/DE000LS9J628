--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a535a2c60da4c12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077f244c75574097" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree0008bb1a2d4011"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c46ad37f8074942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1b31f7124d4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree0008bb1a2d4011" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3184dd110e9e41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c46ad37f8074942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Power Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>151,372</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,582</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>150,108</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>