--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077f244c75574097" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022e9eb4d25d4faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c46ad37f8074942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb27d7baf434305"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3184dd110e9e41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c46ad37f8074942" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2b884b41e4e4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb27d7baf434305" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Power Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>