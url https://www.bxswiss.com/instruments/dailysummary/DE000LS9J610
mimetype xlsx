--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489113616627467b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea98346d1ffa40bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cdf13b46e4c40ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e2c854b343743fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e802136fbe47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cdf13b46e4c40ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdfd4ad668ad4ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e2c854b343743fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOLDENROCK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>117,832</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,351</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>116,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,217</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>