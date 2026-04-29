--- v7 (2026-04-07)
+++ v8 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea98346d1ffa40bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715b9558ca9a4b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e2c854b343743fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1704bc8b69ea45fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdfd4ad668ad4ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e2c854b343743fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c62bc956d74d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1704bc8b69ea45fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOLDENROCK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>