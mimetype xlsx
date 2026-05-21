--- v8 (2026-04-29)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715b9558ca9a4b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04237e3f73b7434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1704bc8b69ea45fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f7afdeaca74504"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c62bc956d74d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1704bc8b69ea45fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a3b76240a84a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f7afdeaca74504" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOLDENROCK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>