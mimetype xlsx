--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04237e3f73b7434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa7c001e4dd497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f7afdeaca74504"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16174cac985f44b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a3b76240a84a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f7afdeaca74504" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd41e74fa79404c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16174cac985f44b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOLDENROCK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>135,617</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,744</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>143,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>