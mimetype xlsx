--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa7c001e4dd497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f554ceaf7ad4bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16174cac985f44b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e0ac31067884fd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd41e74fa79404c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16174cac985f44b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reec5aa6a23224f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e0ac31067884fd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOLDENROCK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>