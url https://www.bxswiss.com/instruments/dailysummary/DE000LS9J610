--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f554ceaf7ad4bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf442792262964221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e0ac31067884fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe82edbd115485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reec5aa6a23224f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e0ac31067884fd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524c06d00b434f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe82edbd115485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOLDENROCK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>158,214</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,666</x:t>
-[...247 lines deleted...]
-          <x:t>157,338</x:t>
+          <x:t>159,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>