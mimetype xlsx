--- v12 (2026-07-21)
+++ v13 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf442792262964221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd510e2d74c494d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe82edbd115485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R019663624c564239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524c06d00b434f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe82edbd115485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef0e42e2df24318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R019663624c564239" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOLDENROCK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>166,307</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>