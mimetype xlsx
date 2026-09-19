--- v13 (2026-08-30)
+++ v14 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd510e2d74c494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff9cc1b075e49a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R019663624c564239"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcabd88be8dfd4a8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef0e42e2df24318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R019663624c564239" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ff596476064a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcabd88be8dfd4a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOLDENROCK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>