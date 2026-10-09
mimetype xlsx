--- v14 (2026-09-19)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff9cc1b075e49a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f41d6745bf411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcabd88be8dfd4a8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5ddd5fc6f143e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ff596476064a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcabd88be8dfd4a8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdec5ea81c8647b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5ddd5fc6f143e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOLDENROCK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>