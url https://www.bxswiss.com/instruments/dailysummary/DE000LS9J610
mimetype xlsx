--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f41d6745bf411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac26791cae1a4924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5ddd5fc6f143e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc23db9f16b0b4663"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdec5ea81c8647b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5ddd5fc6f143e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a9690030a404be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc23db9f16b0b4663" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOLDENROCK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>