--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccbefbf14bfd4d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282c0454add54f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64fad810dc84128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956651c5aef14b4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7499a0507e1b4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64fad810dc84128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0432d88fc744f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956651c5aef14b4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Biotechnologie-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>