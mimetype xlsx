--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282c0454add54f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R915ad31bee674d8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956651c5aef14b4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R034273d5d0104c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0432d88fc744f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956651c5aef14b4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra52531e1799047b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R034273d5d0104c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Biotechnologie-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>