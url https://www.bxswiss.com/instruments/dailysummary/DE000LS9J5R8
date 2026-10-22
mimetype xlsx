--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R915ad31bee674d8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c975eeb5e4449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R034273d5d0104c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e55e7573c194ce3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra52531e1799047b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R034273d5d0104c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33208fe0208406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e55e7573c194ce3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Biotechnologie-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>