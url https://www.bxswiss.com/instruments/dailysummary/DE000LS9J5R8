--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc91b57f936d14ba5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd3845202e246ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd43b6523ac4d0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R046ae5b5e9b545b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb462f5749974998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd43b6523ac4d0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red45441e1bd74a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R046ae5b5e9b545b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Biotechnologie-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>