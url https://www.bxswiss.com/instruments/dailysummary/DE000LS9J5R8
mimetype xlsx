--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd3845202e246ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd0a49db33624865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R046ae5b5e9b545b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5150a655e7f649e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red45441e1bd74a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R046ae5b5e9b545b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa02c73a5f3145e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5150a655e7f649e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Biotechnologie-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>