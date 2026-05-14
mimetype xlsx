--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd0a49db33624865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d5e46e538af47c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5150a655e7f649e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd014c228e444b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa02c73a5f3145e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5150a655e7f649e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7862369048764d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd014c228e444b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Biotechnologie-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>107,617</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,994</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>108,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,453</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>