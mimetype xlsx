--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d5e46e538af47c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce8d4bdd0b0e41a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd014c228e444b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R194c9ad8744d40e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7862369048764d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd014c228e444b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf39d7cb53ebc4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R194c9ad8744d40e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Biotechnologie-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>103,426</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,930</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>99,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>