--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce8d4bdd0b0e41a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red027b4323444428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R194c9ad8744d40e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661c2520d4b64117"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf39d7cb53ebc4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R194c9ad8744d40e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110733fd1b394db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661c2520d4b64117" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Biotechnologie-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>