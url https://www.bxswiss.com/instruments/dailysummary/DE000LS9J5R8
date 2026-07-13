--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red027b4323444428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e08d40870114ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661c2520d4b64117"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cee052767224f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110733fd1b394db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661c2520d4b64117" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3ffa8619fc4cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cee052767224f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Biotechnologie-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,409 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>102,130</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,918</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>