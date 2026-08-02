--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e08d40870114ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002cd0c93acf409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cee052767224f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2974f92eb0044b84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3ffa8619fc4cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cee052767224f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1717904198941a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2974f92eb0044b84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Biotechnologie-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>