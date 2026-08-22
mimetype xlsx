--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002cd0c93acf409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccbefbf14bfd4d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2974f92eb0044b84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64fad810dc84128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1717904198941a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2974f92eb0044b84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7499a0507e1b4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64fad810dc84128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Biotechnologie-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>