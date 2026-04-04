--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89e35a5e45c84bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R419c23b446d041eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9389bf944a66409f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6078b01b0a54d07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4662f6c6d5b45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9389bf944a66409f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38bc20739a4f4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6078b01b0a54d07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bottom Fishing High Frequency</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5N7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>