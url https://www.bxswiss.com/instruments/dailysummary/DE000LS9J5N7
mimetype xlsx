--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R419c23b446d041eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d7698c07f084d75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6078b01b0a54d07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbfa4437c21e4ed4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38bc20739a4f4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6078b01b0a54d07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb01c993832f14dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbfa4437c21e4ed4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bottom Fishing High Frequency</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5N7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>