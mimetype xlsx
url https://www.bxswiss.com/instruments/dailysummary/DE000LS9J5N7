--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d7698c07f084d75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7ce44d32544ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbfa4437c21e4ed4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45b4f377bf84d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb01c993832f14dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbfa4437c21e4ed4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe8356e69804c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45b4f377bf84d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bottom Fishing High Frequency</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5N7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,569</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>83,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,618</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>