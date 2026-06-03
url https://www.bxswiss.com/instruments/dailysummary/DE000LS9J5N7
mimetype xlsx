--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7ce44d32544ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc4b1e64eff4b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45b4f377bf84d04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R023f11b60df143e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe8356e69804c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45b4f377bf84d04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf905b0ee6c8d4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R023f11b60df143e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bottom Fishing High Frequency</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5N7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>