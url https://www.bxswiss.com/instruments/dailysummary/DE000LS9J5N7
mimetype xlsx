--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc4b1e64eff4b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b72571af1f415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R023f11b60df143e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd06a2eefae0f40ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf905b0ee6c8d4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R023f11b60df143e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b936f4e6d304c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd06a2eefae0f40ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bottom Fishing High Frequency</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5N7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>