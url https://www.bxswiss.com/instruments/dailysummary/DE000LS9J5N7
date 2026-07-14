--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b72571af1f415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29dfc701d384721" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd06a2eefae0f40ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf436d2551be46b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b936f4e6d304c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd06a2eefae0f40ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85087e1081a14cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf436d2551be46b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bottom Fishing High Frequency</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5N7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>84,702</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,685</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>86,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,189</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>