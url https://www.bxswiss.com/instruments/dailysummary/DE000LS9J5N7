--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29dfc701d384721" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50dd2f8fcb664da6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf436d2551be46b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f2c15de682480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85087e1081a14cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf436d2551be46b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4fbad61d0d3439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f2c15de682480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bottom Fishing High Frequency</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5N7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>85,734</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,578</x:t>
-[...571 lines deleted...]
-          <x:t>85,983</x:t>
+          <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>