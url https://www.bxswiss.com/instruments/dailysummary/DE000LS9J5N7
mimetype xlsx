--- v13 (2026-08-03)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50dd2f8fcb664da6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482ab7817c4f4cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f2c15de682480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc20a935a39140c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4fbad61d0d3439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f2c15de682480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re687dc205ae34afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc20a935a39140c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bottom Fishing High Frequency</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5N7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>90,407</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>