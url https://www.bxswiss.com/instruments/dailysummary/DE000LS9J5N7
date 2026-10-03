--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482ab7817c4f4cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a47a2af8ea406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc20a935a39140c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0509fc74bf45be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re687dc205ae34afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc20a935a39140c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a70979a3df84e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0509fc74bf45be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bottom Fishing High Frequency</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5N7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>