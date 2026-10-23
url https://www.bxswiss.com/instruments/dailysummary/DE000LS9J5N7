--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a47a2af8ea406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5075a585580c48ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0509fc74bf45be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dfa99f4ff5249fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a70979a3df84e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0509fc74bf45be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f4e291799e484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dfa99f4ff5249fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bottom Fishing High Frequency</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5N7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>