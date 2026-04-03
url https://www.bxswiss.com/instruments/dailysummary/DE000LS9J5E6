--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra440489045c94aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d94d54e31a4d91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra953d5e0fd924003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra029799103564198"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd94e4582bb134012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra953d5e0fd924003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb9b921bff2a42d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra029799103564198" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalysen Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>