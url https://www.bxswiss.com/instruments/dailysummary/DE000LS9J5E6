--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d94d54e31a4d91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfef5766fde4aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra029799103564198"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea9d0430784d45d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb9b921bff2a42d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra029799103564198" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d02b075b81d4b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea9d0430784d45d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalysen Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,028</x:t>
-[...495 lines deleted...]
-          <x:t>161,813</x:t>
+          <x:t>158,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>