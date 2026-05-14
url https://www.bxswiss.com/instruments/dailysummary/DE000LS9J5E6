--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfef5766fde4aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b83f42f1e24b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea9d0430784d45d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46bf64bd5dfb4534"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d02b075b81d4b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea9d0430784d45d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1af29fefd474493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46bf64bd5dfb4534" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalysen Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>