--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b83f42f1e24b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696a4ff9a6004297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46bf64bd5dfb4534"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbae7bc1b55984a38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1af29fefd474493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46bf64bd5dfb4534" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48825e3b5c04ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbae7bc1b55984a38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalysen Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>