--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696a4ff9a6004297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82704f1f463940d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbae7bc1b55984a38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R764c500b16574bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48825e3b5c04ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbae7bc1b55984a38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb76642f210c241e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R764c500b16574bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalysen Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>