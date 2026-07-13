--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82704f1f463940d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf094cbd5dbc4708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R764c500b16574bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283d4a8828334319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb76642f210c241e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R764c500b16574bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdedee53b680e4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283d4a8828334319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalysen Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>