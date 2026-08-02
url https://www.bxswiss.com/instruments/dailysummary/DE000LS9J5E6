--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf094cbd5dbc4708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f87601cb0d549b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283d4a8828334319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d8a9b5c23254506"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdedee53b680e4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283d4a8828334319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re532c4a349974fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d8a9b5c23254506" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalysen Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>