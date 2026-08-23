--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f87601cb0d549b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9405c162a8fd44a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d8a9b5c23254506"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96be4011b9df4f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re532c4a349974fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d8a9b5c23254506" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f26de6a3aa94fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96be4011b9df4f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalysen Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>