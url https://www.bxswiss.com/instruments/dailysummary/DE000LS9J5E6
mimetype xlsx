--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9405c162a8fd44a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7742ba01fc6e43df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96be4011b9df4f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d6da54048af427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f26de6a3aa94fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96be4011b9df4f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb927a38d1f554af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d6da54048af427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalysen Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>