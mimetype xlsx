--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7742ba01fc6e43df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b830aaa7ad740d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d6da54048af427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R505fde50b0f04b53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb927a38d1f554af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d6da54048af427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b5b25187914d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R505fde50b0f04b53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalysen Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>150,752</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,053</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...469 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>