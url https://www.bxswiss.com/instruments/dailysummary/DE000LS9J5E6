--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b830aaa7ad740d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff216e963d9a4459" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R505fde50b0f04b53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8141dc971c604d07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b5b25187914d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R505fde50b0f04b53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4ce41930964889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8141dc971c604d07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalanalysen Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>