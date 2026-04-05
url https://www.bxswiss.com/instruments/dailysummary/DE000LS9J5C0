--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4534e002c2974be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d5466f3b80b45ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3059685502904e17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e11f7f9c8f04431"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e67842d7634c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3059685502904e17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0986f93a7d842fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e11f7f9c8f04431" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität und Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>