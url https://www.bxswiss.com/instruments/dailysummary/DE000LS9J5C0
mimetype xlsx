--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d5466f3b80b45ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab568f158b864d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e11f7f9c8f04431"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b7c48b7ce34789"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0986f93a7d842fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e11f7f9c8f04431" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1abe9368185d48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b7c48b7ce34789" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität und Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>