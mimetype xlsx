--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab568f158b864d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9bfb3b7b5714cbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b7c48b7ce34789"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c8d21f18c64384"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1abe9368185d48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b7c48b7ce34789" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83e407e7e6c48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c8d21f18c64384" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität und Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>