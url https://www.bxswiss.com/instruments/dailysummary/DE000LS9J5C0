--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9bfb3b7b5714cbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf578a5a9c0c643eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c8d21f18c64384"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeddb72186e1470d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83e407e7e6c48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c8d21f18c64384" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81117ce18e5c42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeddb72186e1470d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität und Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>