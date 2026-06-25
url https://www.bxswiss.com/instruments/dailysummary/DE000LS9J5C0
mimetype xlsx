--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf578a5a9c0c643eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c97b4944f54165" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeddb72186e1470d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R065c7ffc389d4142"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81117ce18e5c42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeddb72186e1470d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2012ea478034f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R065c7ffc389d4142" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität und Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>