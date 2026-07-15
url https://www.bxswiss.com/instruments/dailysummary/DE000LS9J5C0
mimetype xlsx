--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c97b4944f54165" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d6a561b48d4d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R065c7ffc389d4142"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf011eb630e434d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2012ea478034f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R065c7ffc389d4142" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2860ab3422c44e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf011eb630e434d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität und Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>