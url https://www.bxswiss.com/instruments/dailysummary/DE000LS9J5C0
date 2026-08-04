--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d6a561b48d4d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1ea24137c0646fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf011eb630e434d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce4e05371f746ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2860ab3422c44e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf011eb630e434d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd1090f79ca47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce4e05371f746ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität und Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>