--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1ea24137c0646fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57af027d7bf6405b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce4e05371f746ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472c43cdc4264a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd1090f79ca47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce4e05371f746ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61232436853e407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472c43cdc4264a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität und Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>