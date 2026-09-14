--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57af027d7bf6405b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cdeac36f6ad4796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472c43cdc4264a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a5da3bc24643a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61232436853e407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472c43cdc4264a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red93cccabc034e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a5da3bc24643a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität und Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>166,124</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,311</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,918</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>163,796</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>