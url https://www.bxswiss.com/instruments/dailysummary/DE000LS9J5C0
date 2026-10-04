--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cdeac36f6ad4796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383dc55ceb454157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a5da3bc24643a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cebd69d5763492c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red93cccabc034e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a5da3bc24643a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R614ace732e184ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cebd69d5763492c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität und Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>