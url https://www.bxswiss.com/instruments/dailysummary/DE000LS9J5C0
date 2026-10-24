--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383dc55ceb454157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6578ee5b233549b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cebd69d5763492c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R778020aab3ec40ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R614ace732e184ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cebd69d5763492c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd77270f6e1144243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R778020aab3ec40ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität und Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J5C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>