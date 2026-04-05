--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1141128a431c4220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaa9885966d645b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82ef696a7ed240c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R692cd6ef9851413b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R406e00029a88488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82ef696a7ed240c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2262934cac40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R692cd6ef9851413b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>