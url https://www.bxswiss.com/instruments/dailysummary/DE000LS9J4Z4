--- v4 (2026-04-05)
+++ v5 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaa9885966d645b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bd3313ce3c547b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R692cd6ef9851413b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra20f70d9a33e4977"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2262934cac40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R692cd6ef9851413b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3693d10c7764e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra20f70d9a33e4977" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>