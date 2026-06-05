--- v5 (2026-04-30)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bd3313ce3c547b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R535f5b3069834761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra20f70d9a33e4977"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e98ed223bd4b04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3693d10c7764e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra20f70d9a33e4977" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R714fd79cfd824ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e98ed223bd4b04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>342,840</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>