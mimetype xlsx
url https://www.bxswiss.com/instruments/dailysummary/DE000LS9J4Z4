--- v6 (2026-06-05)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R535f5b3069834761" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a9ee028ee9148fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e98ed223bd4b04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75a4813849447ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R714fd79cfd824ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e98ed223bd4b04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc657f3a599d84222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75a4813849447ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>