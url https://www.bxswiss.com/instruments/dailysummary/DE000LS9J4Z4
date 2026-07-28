--- v7 (2026-07-05)
+++ v8 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a9ee028ee9148fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb295499c899e4d79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75a4813849447ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raebf1e0512f341cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc657f3a599d84222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75a4813849447ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95a4c8b01f4d4135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raebf1e0512f341cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>