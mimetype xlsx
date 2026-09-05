--- v8 (2026-07-28)
+++ v9 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb295499c899e4d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0379dd3ddfae4202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raebf1e0512f341cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2db1c7410fd4743"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95a4c8b01f4d4135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raebf1e0512f341cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd879853d4816457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2db1c7410fd4743" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>333,261</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>