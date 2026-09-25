--- v9 (2026-09-05)
+++ v10 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0379dd3ddfae4202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R392ca3291bd4401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2db1c7410fd4743"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9884f9251edc4e59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd879853d4816457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2db1c7410fd4743" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e6d52e3e09b4a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9884f9251edc4e59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>