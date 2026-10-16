--- v10 (2026-09-25)
+++ v11 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R392ca3291bd4401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15434c4668b34e7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9884f9251edc4e59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30dd690e97d5431b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e6d52e3e09b4a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9884f9251edc4e59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01aff4be87fd40f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30dd690e97d5431b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>