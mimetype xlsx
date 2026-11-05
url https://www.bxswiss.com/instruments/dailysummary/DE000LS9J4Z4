--- v11 (2026-10-16)
+++ v12 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15434c4668b34e7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b9fa29f68b4d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30dd690e97d5431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f6b3bcbff8b4a1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01aff4be87fd40f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30dd690e97d5431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570354f122244992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f6b3bcbff8b4a1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>