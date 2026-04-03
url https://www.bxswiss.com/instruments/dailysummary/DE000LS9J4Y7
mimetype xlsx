--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb695fe55cc4f0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9331f9222dd4e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bb5bcdd9158435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e77133463b74f7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bc76b64ae85404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bb5bcdd9158435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce9f35ae0bea4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e77133463b74f7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DMTSG5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>