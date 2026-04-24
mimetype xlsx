--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9331f9222dd4e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440bb47971424e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e77133463b74f7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1adb6a29ffaf4e17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce9f35ae0bea4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e77133463b74f7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c29e1a3f8d74b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1adb6a29ffaf4e17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DMTSG5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>42,561</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,888</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,150</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>