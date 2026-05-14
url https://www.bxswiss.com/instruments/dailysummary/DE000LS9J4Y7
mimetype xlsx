--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440bb47971424e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9ab8a2a7e847cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1adb6a29ffaf4e17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8bc84267d1482b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c29e1a3f8d74b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1adb6a29ffaf4e17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b09fc9003894cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8bc84267d1482b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DMTSG5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>