--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9ab8a2a7e847cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46842053d1f04dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8bc84267d1482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03a3535f577a4c07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b09fc9003894cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8bc84267d1482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38142f2e31c84363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03a3535f577a4c07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DMTSG5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,718</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>52,972</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>