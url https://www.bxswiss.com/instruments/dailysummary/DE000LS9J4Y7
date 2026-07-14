--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46842053d1f04dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec0bcd366ac34eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03a3535f577a4c07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243fe000840d4de7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38142f2e31c84363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03a3535f577a4c07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5753ed0971ba4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243fe000840d4de7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DMTSG5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>