--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec0bcd366ac34eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700fcdfeaf194e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243fe000840d4de7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9b0e19a2f23440e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5753ed0971ba4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243fe000840d4de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff0a91c61740464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9b0e19a2f23440e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DMTSG5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>56,061</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,944</x:t>
-[...70 lines deleted...]
-          <x:t>57,299</x:t>
+          <x:t>56,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,103</x:t>
-[...139 lines deleted...]
-          <x:t>57,849</x:t>
+          <x:t>58,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>