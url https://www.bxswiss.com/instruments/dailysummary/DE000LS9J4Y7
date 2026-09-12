--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700fcdfeaf194e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb885c94013e49cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9b0e19a2f23440e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab20a832746b4482"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff0a91c61740464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9b0e19a2f23440e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf341d80d06794dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab20a832746b4482" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DMTSG5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>57,666</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>