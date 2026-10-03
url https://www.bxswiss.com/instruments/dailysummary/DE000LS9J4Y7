--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb885c94013e49cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc14907721941c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab20a832746b4482"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c1ade91b58545e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf341d80d06794dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab20a832746b4482" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0430a4f968f340bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c1ade91b58545e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DMTSG5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>55,186</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,789</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,198</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>