--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc14907721941c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R142b62e365904274" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c1ade91b58545e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82f88e900b9147e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0430a4f968f340bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c1ade91b58545e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e1860448444ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82f88e900b9147e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DMTSG5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Y7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,322</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>54,471</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>