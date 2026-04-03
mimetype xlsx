--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60557a667b3743ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f961d9e1974192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a02f1daca6d45d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc7f2f6f2604495"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3853cc15e95425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a02f1daca6d45d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a0a3d0caa04afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc7f2f6f2604495" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte mit Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4X9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>