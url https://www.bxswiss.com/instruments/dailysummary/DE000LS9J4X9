--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f961d9e1974192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd23efbe3336443ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc7f2f6f2604495"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf527c987520c45dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a0a3d0caa04afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc7f2f6f2604495" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfde78729ab994c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf527c987520c45dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte mit Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4X9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>