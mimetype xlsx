--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd23efbe3336443ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcff047e4f1348c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf527c987520c45dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3731a7e1670c42d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfde78729ab994c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf527c987520c45dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f169268cde24a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3731a7e1670c42d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte mit Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4X9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>