--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcff047e4f1348c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra275d73b8b024b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3731a7e1670c42d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce00772dbc74a04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f169268cde24a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3731a7e1670c42d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc1c2c20da784838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce00772dbc74a04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte mit Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4X9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>