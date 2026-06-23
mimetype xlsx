--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra275d73b8b024b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72aa4efbdbaf4929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce00772dbc74a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77863736cb1243db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc1c2c20da784838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce00772dbc74a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e942c0d30ed4809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77863736cb1243db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte mit Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4X9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>