--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72aa4efbdbaf4929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fefa26ff744cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77863736cb1243db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb518eb75fe1b4771"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e942c0d30ed4809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77863736cb1243db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd61680d2f4a4f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb518eb75fe1b4771" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte mit Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4X9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>194,187</x:t>
-[...161 lines deleted...]
-          <x:t>192,916</x:t>
+          <x:t>193,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,227</x:t>
-[...323 lines deleted...]
-          <x:t>196,690</x:t>
+          <x:t>186,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>