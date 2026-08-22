--- v10 (2026-07-13)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fefa26ff744cee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac9cc547ce44b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb518eb75fe1b4771"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5608e313312c4829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd61680d2f4a4f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb518eb75fe1b4771" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf00eeee44367426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5608e313312c4829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte mit Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4X9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>180,864</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>