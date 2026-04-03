--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf23dbaef6b4aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc228b200a24c4e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c68f81c32e4463"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16dbc5f7926e4df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R312cb4e62f464703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c68f81c32e4463" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree5598e1095a4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16dbc5f7926e4df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Israel Innovation Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4S9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>250,492</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>