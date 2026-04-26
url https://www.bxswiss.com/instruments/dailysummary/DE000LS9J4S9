--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc228b200a24c4e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506bf237a9ff4ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16dbc5f7926e4df3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5c3605596d4295"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree5598e1095a4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16dbc5f7926e4df3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b2b0bba75248f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5c3605596d4295" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Israel Innovation Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4S9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...431 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>248,665</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>244,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>