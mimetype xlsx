--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506bf237a9ff4ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac6396a01776477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5c3605596d4295"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f659dd6022f44e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b2b0bba75248f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5c3605596d4295" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R211e2cbc20034ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f659dd6022f44e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Israel Innovation Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4S9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>