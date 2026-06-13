--- v6 (2026-05-16)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac6396a01776477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55bf936c14fa4bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f659dd6022f44e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbddf04c30e0146b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R211e2cbc20034ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f659dd6022f44e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f23c55ed31f4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbddf04c30e0146b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Israel Innovation Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4S9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>