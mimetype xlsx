--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55bf936c14fa4bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b9d9a702884ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbddf04c30e0146b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22795d7455b84270"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f23c55ed31f4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbddf04c30e0146b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b37165ff4804480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22795d7455b84270" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Israel Innovation Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4S9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>