--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b9d9a702884ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb76aaec8c0dc498a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22795d7455b84270"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R197cb553d7bb4e4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b37165ff4804480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22795d7455b84270" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58b14c8bd5f141f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R197cb553d7bb4e4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Israel Innovation Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4S9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>283,171</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>277,895</x:t>
-[...409 lines deleted...]
-          <x:t>283,590</x:t>
+          <x:t>290,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>