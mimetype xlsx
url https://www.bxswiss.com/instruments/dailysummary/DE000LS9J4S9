--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb76aaec8c0dc498a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95924f6a367641ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R197cb553d7bb4e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9944e0695074537"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58b14c8bd5f141f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R197cb553d7bb4e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8289aada14d2444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9944e0695074537" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Israel Innovation Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4S9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>