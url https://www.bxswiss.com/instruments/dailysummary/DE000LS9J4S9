--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95924f6a367641ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b079458fc05419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9944e0695074537"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fb0644733c442d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8289aada14d2444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9944e0695074537" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40975e48ad544a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fb0644733c442d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Israel Innovation Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4S9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>