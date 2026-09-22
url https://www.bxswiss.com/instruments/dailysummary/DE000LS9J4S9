--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b079458fc05419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda3d94973154e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fb0644733c442d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5587a3c59bf4767"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40975e48ad544a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fb0644733c442d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a870685bca54a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5587a3c59bf4767" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Israel Innovation Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4S9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>