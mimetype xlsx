--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda3d94973154e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710aedc1f5b145af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5587a3c59bf4767"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re66ec2b76ca144c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a870685bca54a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5587a3c59bf4767" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bedc6c5c20740a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re66ec2b76ca144c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Israel Innovation Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4S9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>