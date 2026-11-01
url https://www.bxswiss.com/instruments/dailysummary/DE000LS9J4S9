--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710aedc1f5b145af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d17c8885bb24ec1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re66ec2b76ca144c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f4a70bd340b4bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bedc6c5c20740a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re66ec2b76ca144c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R969fb726efd54f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f4a70bd340b4bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Israel Innovation Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4S9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>