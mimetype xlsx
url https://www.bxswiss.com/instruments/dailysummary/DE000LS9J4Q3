--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5845e40e9de24bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471af51a73d54cea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b38c84061084f5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf7824cd3584493"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R916280f77a2544f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b38c84061084f5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c14e6186f8d4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf7824cd3584493" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Laenger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Q3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,738</x:t>
@@ -737,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>