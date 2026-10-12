--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471af51a73d54cea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509f3309419d49af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf7824cd3584493"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R269bd131848e4e1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c14e6186f8d4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf7824cd3584493" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc558b4e1899049d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R269bd131848e4e1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Laenger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Q3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,430 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...143 lines deleted...]
-          <x:t>206,168</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,726</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,980</x:t>
@@ -677,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>