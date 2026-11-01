--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509f3309419d49af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b0a543d9654b69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R269bd131848e4e1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7d0c6f70894c7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc558b4e1899049d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R269bd131848e4e1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6522f320048c41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7d0c6f70894c7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Laenger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Q3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>