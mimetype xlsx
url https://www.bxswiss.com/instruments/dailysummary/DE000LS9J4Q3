--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817d7ba8b4964cca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2715c6a75a8b4c9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39b75c763f1f4dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29011f799db4eaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27daf338666e4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39b75c763f1f4dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5636138937b47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29011f799db4eaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Laenger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Q3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>