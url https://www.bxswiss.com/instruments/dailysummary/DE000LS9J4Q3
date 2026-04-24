--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2715c6a75a8b4c9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1258711c5efc40cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29011f799db4eaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c36151cb164513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5636138937b47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29011f799db4eaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6da7481d60784f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c36151cb164513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Laenger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Q3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>