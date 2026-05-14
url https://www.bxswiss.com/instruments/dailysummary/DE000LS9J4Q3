--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1258711c5efc40cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7575d3b716a045c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c36151cb164513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14dd9eef7d4e49b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6da7481d60784f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c36151cb164513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2ec7f5236044ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14dd9eef7d4e49b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Laenger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Q3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>