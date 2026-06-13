--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7575d3b716a045c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241a1e88b02b4341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14dd9eef7d4e49b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11387c0ceb4f435c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2ec7f5236044ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14dd9eef7d4e49b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd08b9cf9ade4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11387c0ceb4f435c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Laenger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Q3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>