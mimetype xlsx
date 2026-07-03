--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241a1e88b02b4341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1568f1c3fc8644cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11387c0ceb4f435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf57bdd879ec842f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd08b9cf9ade4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11387c0ceb4f435c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b620bdbb884446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf57bdd879ec842f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Laenger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Q3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>