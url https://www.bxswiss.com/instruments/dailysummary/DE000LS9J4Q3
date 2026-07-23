--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1568f1c3fc8644cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d14028d67444aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf57bdd879ec842f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09849aeff68b4094"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b620bdbb884446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf57bdd879ec842f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc710261c29c04c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09849aeff68b4094" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Laenger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Q3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>