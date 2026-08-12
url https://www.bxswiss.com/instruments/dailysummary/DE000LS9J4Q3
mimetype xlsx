--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d14028d67444aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42618c1ba473410b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09849aeff68b4094"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bccdd4220254240"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc710261c29c04c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09849aeff68b4094" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f0fa9b29f3f4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bccdd4220254240" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Laenger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Q3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>