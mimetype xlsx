--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42618c1ba473410b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5845e40e9de24bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bccdd4220254240"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b38c84061084f5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f0fa9b29f3f4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bccdd4220254240" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R916280f77a2544f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b38c84061084f5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Laenger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4Q3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>