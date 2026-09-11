--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc49ed62a6d84255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R199a285ec84a4ce2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a04f69f25ec4577"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29717ee803014734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff6045bffd8d4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a04f69f25ec4577" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d6d4963fb5747a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29717ee803014734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Warndorf Investment - long term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>155,704</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,189</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>152,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>