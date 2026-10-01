--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R199a285ec84a4ce2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7121f578fb48476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29717ee803014734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2f7bab005654e69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d6d4963fb5747a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29717ee803014734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca44969335824215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2f7bab005654e69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Warndorf Investment - long term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>