--- v14 (2026-10-01)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7121f578fb48476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79fb46925f0e4a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2f7bab005654e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e4ea6f47bc4e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca44969335824215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2f7bab005654e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a8e67fd919c4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e4ea6f47bc4e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Warndorf Investment - long term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>154,680</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...505 lines deleted...]
-          <x:t>154,207</x:t>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>