--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R142648415713438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1043d5855e415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reccebeb9558646c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba8924bbaaa9495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc35c83393bd45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reccebeb9558646c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recfce96729aa49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba8924bbaaa9495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Warndorf Investment - long term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>