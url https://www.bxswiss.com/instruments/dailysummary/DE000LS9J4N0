--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1043d5855e415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60549ab3efd492e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba8924bbaaa9495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66d831523d764b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recfce96729aa49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba8924bbaaa9495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb9cf12723e436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66d831523d764b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Warndorf Investment - long term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>135,101</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,243</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>134,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>