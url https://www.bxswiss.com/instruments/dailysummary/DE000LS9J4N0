--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60549ab3efd492e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77f2e03df36c4a57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66d831523d764b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeebbafb960d46d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb9cf12723e436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66d831523d764b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5a50ee1a37445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeebbafb960d46d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Warndorf Investment - long term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>