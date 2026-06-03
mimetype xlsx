--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77f2e03df36c4a57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9dc1d53a6c14fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeebbafb960d46d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3143c8eafefb41ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5a50ee1a37445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeebbafb960d46d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c879147dff4c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3143c8eafefb41ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Warndorf Investment - long term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>