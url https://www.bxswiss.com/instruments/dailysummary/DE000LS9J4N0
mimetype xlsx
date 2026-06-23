--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9dc1d53a6c14fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d524d5fe7946b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3143c8eafefb41ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc868e9fe0c6a4cdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c879147dff4c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3143c8eafefb41ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba470a4b74c344c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc868e9fe0c6a4cdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Warndorf Investment - long term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>144,702</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,648</x:t>
-[...247 lines deleted...]
-          <x:t>144,380</x:t>
+          <x:t>146,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>