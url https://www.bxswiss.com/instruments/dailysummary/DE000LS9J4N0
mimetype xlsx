--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d524d5fe7946b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae25414db3cd4a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc868e9fe0c6a4cdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6302ef6714e84824"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba470a4b74c344c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc868e9fe0c6a4cdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a2daf1dd2aa4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6302ef6714e84824" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Warndorf Investment - long term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>144,827</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,210</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>