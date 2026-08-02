--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae25414db3cd4a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d68537ecf8c4c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6302ef6714e84824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92a726958b7f4ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a2daf1dd2aa4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6302ef6714e84824" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9dbef8e03546d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92a726958b7f4ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Warndorf Investment - long term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>