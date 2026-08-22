--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d68537ecf8c4c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc49ed62a6d84255" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92a726958b7f4ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a04f69f25ec4577"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9dbef8e03546d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92a726958b7f4ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff6045bffd8d4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a04f69f25ec4577" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Warndorf Investment - long term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>