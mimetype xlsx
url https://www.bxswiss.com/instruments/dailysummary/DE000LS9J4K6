--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f1a6fff9174460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e20d7a8fc14f64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb945e7064653428a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R116a6d546aa842c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2ddab5e4ac6446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb945e7064653428a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f60b31abc494192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R116a6d546aa842c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Internet-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>