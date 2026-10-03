--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e20d7a8fc14f64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e402dc5b814abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R116a6d546aa842c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1f1f3311df4823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f60b31abc494192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R116a6d546aa842c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5932dc33fa634950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1f1f3311df4823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Internet-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>