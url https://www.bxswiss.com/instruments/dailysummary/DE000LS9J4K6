--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e402dc5b814abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0097f5e1965b46b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1f1f3311df4823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a560cbe5ed44683"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5932dc33fa634950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1f1f3311df4823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa5366fa9514d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a560cbe5ed44683" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Internet-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>