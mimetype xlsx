--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fbe142d67ae41fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac9626eef184ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b23d2dfe704e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85a14648ac1a492b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7767a937f88e41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b23d2dfe704e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R756c212fe81e4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85a14648ac1a492b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Internet-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>