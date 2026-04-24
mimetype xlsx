--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac9626eef184ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05330bce912a428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85a14648ac1a492b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd90f5eae413438b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R756c212fe81e4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85a14648ac1a492b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3294a88c68c04085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd90f5eae413438b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Internet-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>