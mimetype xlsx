--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05330bce912a428c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad4f594e644942e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd90f5eae413438b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f5b75bb267e4594"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3294a88c68c04085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd90f5eae413438b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cdfade5e0a34d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f5b75bb267e4594" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Internet-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>