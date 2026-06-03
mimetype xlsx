--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad4f594e644942e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc985b5a230a940a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f5b75bb267e4594"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e36df72ff142b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cdfade5e0a34d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f5b75bb267e4594" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a8afe266b94cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e36df72ff142b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Internet-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>