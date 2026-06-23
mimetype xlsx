--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc985b5a230a940a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb86d48ed024ec5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e36df72ff142b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf86b0e8c48414a68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a8afe266b94cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e36df72ff142b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6a2c2289fc4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf86b0e8c48414a68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Internet-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>