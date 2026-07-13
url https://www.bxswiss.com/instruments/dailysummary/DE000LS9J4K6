--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb86d48ed024ec5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20062f7d85a342fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf86b0e8c48414a68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41127122717241c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6a2c2289fc4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf86b0e8c48414a68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4466325715564415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41127122717241c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Internet-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>