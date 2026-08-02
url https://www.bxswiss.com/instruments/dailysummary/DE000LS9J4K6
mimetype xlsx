--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20062f7d85a342fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re84fa20d8a1f4255" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41127122717241c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c1b05045126428b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4466325715564415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41127122717241c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157545f0d0c24c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c1b05045126428b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Internet-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>