--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re84fa20d8a1f4255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f1a6fff9174460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c1b05045126428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb945e7064653428a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157545f0d0c24c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c1b05045126428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2ddab5e4ac6446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb945e7064653428a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5 gross¸e Internet-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>438,527</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>438,441</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>448,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,946</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>