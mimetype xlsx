--- v14 (2026-09-01)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6341f5be477c4e6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a3c7bb91ad04f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762fd19d0fcf41c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e50505dfb947ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63bd019ba5434342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762fd19d0fcf41c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc815179740674296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e50505dfb947ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>432,321</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>