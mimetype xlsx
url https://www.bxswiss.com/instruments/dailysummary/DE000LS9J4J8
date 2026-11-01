--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a3c7bb91ad04f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41acff942da54e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e50505dfb947ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36fda712db874044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc815179740674296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e50505dfb947ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eb283fc695445d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36fda712db874044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>