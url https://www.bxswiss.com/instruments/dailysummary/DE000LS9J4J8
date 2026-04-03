--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f91695b05504f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53dcad65f1d74c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re943e7f339c24db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d80c98453b94545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e73e8fe6b5547a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re943e7f339c24db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b1759d66734e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d80c98453b94545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>