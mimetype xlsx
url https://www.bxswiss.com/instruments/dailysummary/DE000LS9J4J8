--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53dcad65f1d74c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c9d5d5b682b4353" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d80c98453b94545"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d396ceee2344d51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b1759d66734e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d80c98453b94545" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a8ee5f975024aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d396ceee2344d51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>