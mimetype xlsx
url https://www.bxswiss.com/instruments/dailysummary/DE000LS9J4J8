--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c9d5d5b682b4353" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97243a91e55c4572" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d396ceee2344d51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d4c47a0ea345b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a8ee5f975024aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d396ceee2344d51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R041b92b59c0e44bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d4c47a0ea345b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>