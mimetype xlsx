--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97243a91e55c4572" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R885a531070d544a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d4c47a0ea345b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1e83b3a84224b2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R041b92b59c0e44bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d4c47a0ea345b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea47cd79f31845b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1e83b3a84224b2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>