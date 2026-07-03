--- v10 (2026-06-13)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R885a531070d544a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5904a5342a046f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1e83b3a84224b2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94bf804486bd41bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea47cd79f31845b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1e83b3a84224b2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R048ae7ac5ddc4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94bf804486bd41bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>397,270</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>396,938</x:t>
-[...490 lines deleted...]
-          <x:t>407,542</x:t>
+          <x:t>394,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>