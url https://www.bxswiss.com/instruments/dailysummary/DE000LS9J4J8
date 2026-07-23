--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5904a5342a046f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f92a31f8214183" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94bf804486bd41bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c430480bd5c4dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R048ae7ac5ddc4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94bf804486bd41bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c37b80e08b74bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c430480bd5c4dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>