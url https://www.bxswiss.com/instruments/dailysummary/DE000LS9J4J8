--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f92a31f8214183" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db2c256a24347cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c430480bd5c4dc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb05e8e2fdba43c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c37b80e08b74bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c430480bd5c4dc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5b9c67306a4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb05e8e2fdba43c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>