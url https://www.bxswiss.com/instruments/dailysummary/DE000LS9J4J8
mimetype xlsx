--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db2c256a24347cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6341f5be477c4e6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb05e8e2fdba43c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762fd19d0fcf41c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5b9c67306a4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb05e8e2fdba43c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63bd019ba5434342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762fd19d0fcf41c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J4J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>