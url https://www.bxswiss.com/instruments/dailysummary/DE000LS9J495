--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9725cdd0b3604c8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra571a2c8c90f44c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d185f162c24dc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd84765770d844e8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd552e3c39a724f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d185f162c24dc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80d4c6896b2349fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd84765770d844e8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>