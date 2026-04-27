--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra571a2c8c90f44c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7320939846049b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd84765770d844e8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c46df0b2da4ea1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80d4c6896b2349fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd84765770d844e8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52fbc8c9c5f04635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c46df0b2da4ea1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>