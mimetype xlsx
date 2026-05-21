--- v8 (2026-04-27)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7320939846049b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae32f7f65b8546ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c46df0b2da4ea1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdbafc800de54a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52fbc8c9c5f04635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c46df0b2da4ea1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4831b42b074f4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdbafc800de54a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>182,361</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,826</x:t>
-[...458 lines deleted...]
-          <x:t>185,188</x:t>
+          <x:t>173,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>