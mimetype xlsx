--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae32f7f65b8546ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R999dd082b0c3403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdbafc800de54a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a53378ae618446f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4831b42b074f4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdbafc800de54a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re881100fd4304a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a53378ae618446f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>