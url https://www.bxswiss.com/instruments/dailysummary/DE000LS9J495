--- v10 (2026-06-10)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R999dd082b0c3403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re714090a9e204b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a53378ae618446f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bad6346414b49f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re881100fd4304a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a53378ae618446f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafeac0dd29bf4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bad6346414b49f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>158,174</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>