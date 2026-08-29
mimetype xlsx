--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re714090a9e204b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6e88d7cd944fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bad6346414b49f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raee199465e3d4512"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafeac0dd29bf4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bad6346414b49f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a241ba3de7e48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raee199465e3d4512" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>148,720</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>