--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6e88d7cd944fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e2fe8b57624501" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raee199465e3d4512"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec8fc66de81479a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a241ba3de7e48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raee199465e3d4512" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c609356b1944772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec8fc66de81479a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>