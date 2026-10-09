--- v13 (2026-09-18)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e2fe8b57624501" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8938001aec914f0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec8fc66de81479a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cac3a6a08844534"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c609356b1944772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec8fc66de81479a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e1cce68c624775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cac3a6a08844534" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>188,868</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,427</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...622 lines deleted...]
-          <x:t>199,252</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>