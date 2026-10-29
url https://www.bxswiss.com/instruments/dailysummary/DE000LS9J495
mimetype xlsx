--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8938001aec914f0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87edbc8d75b24c75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cac3a6a08844534"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra85726e9e45344f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e1cce68c624775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cac3a6a08844534" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5a03aeedd24c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra85726e9e45344f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>