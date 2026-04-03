--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R455973396c284960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d1e6ac8e854b14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc10c56832044446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25b96770e7a84700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78596d7037d54e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc10c56832044446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69770673a6fc403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25b96770e7a84700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IM European M&amp;A Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>90,705</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,949</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>91,062</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,902</x:t>
-[...463 lines deleted...]
-          <x:t>90,022</x:t>
+          <x:t>91,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>