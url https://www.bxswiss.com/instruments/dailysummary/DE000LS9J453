--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d1e6ac8e854b14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6109b81aae4664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25b96770e7a84700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R683d05453dbf4557"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69770673a6fc403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25b96770e7a84700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7205b83bc554198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R683d05453dbf4557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IM European M&amp;A Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>