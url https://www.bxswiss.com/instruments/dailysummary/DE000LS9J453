--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6109b81aae4664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f313de846cc4ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R683d05453dbf4557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bad62d88b984493"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7205b83bc554198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R683d05453dbf4557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ab9cdb8e454a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bad62d88b984493" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IM European M&amp;A Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>90,722</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,949</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>91,347</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>