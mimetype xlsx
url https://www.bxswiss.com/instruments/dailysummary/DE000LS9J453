--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f313de846cc4ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc23aa227e54d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bad62d88b984493"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R234837dacbdb4cb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ab9cdb8e454a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bad62d88b984493" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9976dbe849dc4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R234837dacbdb4cb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IM European M&amp;A Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,232</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>90,984</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>