--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc23aa227e54d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0dadc5aead44b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R234837dacbdb4cb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d771f1338c4578"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9976dbe849dc4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R234837dacbdb4cb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefa681989604d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d771f1338c4578" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IM European M&amp;A Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>91,318</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,280</x:t>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,447</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>91,561</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,455</x:t>
-[...112 lines deleted...]
-          <x:t>91,907</x:t>
+          <x:t>91,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>