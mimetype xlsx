--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0dadc5aead44b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db0b8bb69f944fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d771f1338c4578"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R169cdc60b8b14a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefa681989604d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d771f1338c4578" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c27b63c73124671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R169cdc60b8b14a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IM European M&amp;A Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>91,561</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,455</x:t>
-[...161 lines deleted...]
-          <x:t>91,525</x:t>
+          <x:t>91,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...316 lines deleted...]
-          <x:t>91,635</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>