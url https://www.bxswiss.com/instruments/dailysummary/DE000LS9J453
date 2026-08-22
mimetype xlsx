--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db0b8bb69f944fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9b7527c76234086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R169cdc60b8b14a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R132908f530f34621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c27b63c73124671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R169cdc60b8b14a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf96157a28a74247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R132908f530f34621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IM European M&amp;A Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>91,944</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,854</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>92,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,968</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>