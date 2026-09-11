--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9b7527c76234086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275dd2e28d8b4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R132908f530f34621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf14cdc6de814327"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf96157a28a74247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R132908f530f34621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b57a91e7584e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf14cdc6de814327" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IM European M&amp;A Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>92,717</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,615</x:t>
-[...16 lines deleted...]
-          <x:t>92,854</x:t>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,804</x:t>
-[...107 lines deleted...]
-          <x:t>93,024</x:t>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,117</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>92,872</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>