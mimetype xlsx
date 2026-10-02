--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275dd2e28d8b4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R538b1067e56a4e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf14cdc6de814327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2691be260114a8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b57a91e7584e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf14cdc6de814327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e1465b323824d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2691be260114a8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IM European M&amp;A Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,854</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,804</x:t>
-[...38 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,071</x:t>
-[...576 lines deleted...]
-          <x:t>93,897</x:t>
+          <x:t>93,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>