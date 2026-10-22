--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R538b1067e56a4e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rced7d024ac504120" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2691be260114a8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc58de71a41462b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e1465b323824d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2691be260114a8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b21018d5b74565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc58de71a41462b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IM European M&amp;A Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>93,226</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,309</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,201</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>