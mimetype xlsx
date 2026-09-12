--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7e99e42f6a4ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ea37c5785f403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R340ea5c3fdbd4ab1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e83cb1fa224ff9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8a137e1f8f40d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R340ea5c3fdbd4ab1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9507209888e74c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e83cb1fa224ff9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>83,031</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,529</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>85,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,905</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>