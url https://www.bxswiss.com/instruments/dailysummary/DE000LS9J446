--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ea37c5785f403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81ac80b15ea497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e83cb1fa224ff9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b264fb4ce44bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9507209888e74c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e83cb1fa224ff9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75ac27bc26ca40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b264fb4ce44bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>82,945</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,305</x:t>
-[...463 lines deleted...]
-          <x:t>87,920</x:t>
+          <x:t>82,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>