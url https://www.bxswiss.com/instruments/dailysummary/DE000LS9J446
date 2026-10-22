--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81ac80b15ea497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ece13d82d2a4fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b264fb4ce44bfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb06bf658c744152"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75ac27bc26ca40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b264fb4ce44bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R961aa10a0159475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb06bf658c744152" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>