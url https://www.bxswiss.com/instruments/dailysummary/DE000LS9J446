--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb7feca14a2d462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6670e337b74b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342bfa25496d4881"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46bfe63706124cac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4d2ef84e884f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342bfa25496d4881" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b69ef898ece4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46bfe63706124cac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>