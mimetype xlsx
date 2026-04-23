--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6670e337b74b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a4ca1e0155d4341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46bfe63706124cac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0f710607d44bf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b69ef898ece4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46bfe63706124cac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8357a90886ef4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0f710607d44bf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>