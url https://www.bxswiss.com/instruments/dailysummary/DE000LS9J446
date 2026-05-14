--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a4ca1e0155d4341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b43feeea5141f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0f710607d44bf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389ad74da3334cfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8357a90886ef4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0f710607d44bf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R738ab96723274a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389ad74da3334cfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>103,541</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,927</x:t>
-[...232 lines deleted...]
-          <x:t>108,423</x:t>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,034</x:t>
-[...242 lines deleted...]
-          <x:t>109,784</x:t>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>