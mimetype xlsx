--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b43feeea5141f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dbcd47e425c4a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389ad74da3334cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae44c0221fd245df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R738ab96723274a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389ad74da3334cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03885fee0c954a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae44c0221fd245df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>