--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dbcd47e425c4a6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a308fe9aa649cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae44c0221fd245df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re692856e54674224"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03885fee0c954a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae44c0221fd245df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5216bfecf5da40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re692856e54674224" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>