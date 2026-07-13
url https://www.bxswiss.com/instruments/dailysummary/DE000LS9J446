--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a308fe9aa649cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42223b14288548e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re692856e54674224"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcfeca1842114e6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5216bfecf5da40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re692856e54674224" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0cf194ebadd40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcfeca1842114e6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>