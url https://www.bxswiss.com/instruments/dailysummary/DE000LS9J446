--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42223b14288548e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf26b8f8933a4c95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcfeca1842114e6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd89dd70c93d3411f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0cf194ebadd40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcfeca1842114e6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf264bbe863af4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd89dd70c93d3411f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>