--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf26b8f8933a4c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7e99e42f6a4ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd89dd70c93d3411f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R340ea5c3fdbd4ab1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf264bbe863af4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd89dd70c93d3411f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8a137e1f8f40d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R340ea5c3fdbd4ab1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>