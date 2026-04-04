--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5041cd0c2ef64707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9a0ad667c84f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31ee409b9f74714"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R992c95326d0e404f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R547e32fb4aa44d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31ee409b9f74714" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c96e361b9664e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R992c95326d0e404f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Wettbewerbsvorteilen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>142,539</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,279</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>139,567</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>