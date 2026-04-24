--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9a0ad667c84f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea92120ca1242dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R992c95326d0e404f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aaf65c2d1c544ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c96e361b9664e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R992c95326d0e404f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R755bef6132ad498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aaf65c2d1c544ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Wettbewerbsvorteilen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>139,423</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,333</x:t>
-[...367 lines deleted...]
-          <x:t>137,840</x:t>
+          <x:t>141,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,577</x:t>
-[...4 lines deleted...]
-          <x:t>139,289</x:t>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>