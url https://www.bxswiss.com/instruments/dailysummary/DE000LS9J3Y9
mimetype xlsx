--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea92120ca1242dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00f5d11ac6b540c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aaf65c2d1c544ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bcb46bfc6e6493a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R755bef6132ad498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aaf65c2d1c544ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3af696a3e234d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bcb46bfc6e6493a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Wettbewerbsvorteilen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>