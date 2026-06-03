--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00f5d11ac6b540c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1ea1dcaabe48d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bcb46bfc6e6493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14f6c5fca46647a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3af696a3e234d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bcb46bfc6e6493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R197f288d66a04c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14f6c5fca46647a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Wettbewerbsvorteilen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>