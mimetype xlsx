--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1ea1dcaabe48d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59524fa5ed3d4c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14f6c5fca46647a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd09abb3b8dfb4da9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R197f288d66a04c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14f6c5fca46647a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e92ce99cbe46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd09abb3b8dfb4da9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Wettbewerbsvorteilen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>