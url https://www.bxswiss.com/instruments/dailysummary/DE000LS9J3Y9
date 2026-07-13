--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59524fa5ed3d4c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd05dba01644de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd09abb3b8dfb4da9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9224ec2555e4b77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e92ce99cbe46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd09abb3b8dfb4da9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf71e46bd174b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9224ec2555e4b77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Wettbewerbsvorteilen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>