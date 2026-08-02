--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd05dba01644de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce4483ac2f24877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9224ec2555e4b77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7860a23a0ae8400e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf71e46bd174b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9224ec2555e4b77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e166989e6d3459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7860a23a0ae8400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Wettbewerbsvorteilen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>