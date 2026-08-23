--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce4483ac2f24877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3333622b614fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7860a23a0ae8400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1359db1e8eab4756"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e166989e6d3459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7860a23a0ae8400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a06e1873e194df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1359db1e8eab4756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Wettbewerbsvorteilen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>159,000</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,505</x:t>
-[...301 lines deleted...]
-          <x:t>152,758</x:t>
+          <x:t>158,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>