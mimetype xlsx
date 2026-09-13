--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3333622b614fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47125b6e06284dac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1359db1e8eab4756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd8e385d5ace428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a06e1873e194df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1359db1e8eab4756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321049c72f134bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd8e385d5ace428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Wettbewerbsvorteilen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>158,122</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,562</x:t>
-[...296 lines deleted...]
-          <x:t>155,249</x:t>
+          <x:t>158,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>