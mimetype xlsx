--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47125b6e06284dac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ff96debc1243ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd8e385d5ace428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d87a1512b85487c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321049c72f134bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd8e385d5ace428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ccaeac2daf54340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d87a1512b85487c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Wettbewerbsvorteilen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>