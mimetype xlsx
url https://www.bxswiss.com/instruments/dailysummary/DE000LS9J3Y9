--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ff96debc1243ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41baaf073a524d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d87a1512b85487c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a357923e204e78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ccaeac2daf54340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d87a1512b85487c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22db067001604f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a357923e204e78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Wettbewerbsvorteilen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>