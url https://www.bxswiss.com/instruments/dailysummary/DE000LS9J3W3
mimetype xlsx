--- v14 (2026-09-14)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61355ca11dd447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7ab2dc60b04da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eda5aab9b8d4523"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f273d51dbbe4297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc52cc7e2f34e4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eda5aab9b8d4523" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e9aff83bd504126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f273d51dbbe4297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3W3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>