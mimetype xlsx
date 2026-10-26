--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7ab2dc60b04da3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a58489cd9e746d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f273d51dbbe4297"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f0a895a0c7f4636"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e9aff83bd504126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f273d51dbbe4297" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbb541734c24c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f0a895a0c7f4636" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3W3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>