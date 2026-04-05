--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a73edc593f4d27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d34f5a5104f479a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc10e1a5a80f4206"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17db957eb6624886"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R511756d3193c4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc10e1a5a80f4206" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1845338b67848e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17db957eb6624886" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3W3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>