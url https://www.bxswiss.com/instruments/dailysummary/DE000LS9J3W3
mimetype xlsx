--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d34f5a5104f479a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79730869a714761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17db957eb6624886"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26af86dfd4ae4629"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1845338b67848e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17db957eb6624886" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc847506e01e4f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26af86dfd4ae4629" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3W3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>