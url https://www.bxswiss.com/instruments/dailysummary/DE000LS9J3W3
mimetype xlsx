--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79730869a714761" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b9196cefb346b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26af86dfd4ae4629"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a811a79b2574633"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc847506e01e4f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26af86dfd4ae4629" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad9b37af730b458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a811a79b2574633" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3W3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>