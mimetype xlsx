--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b9196cefb346b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65718f7e1855491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a811a79b2574633"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e9c72d781b34731"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad9b37af730b458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a811a79b2574633" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b86485309194b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e9c72d781b34731" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3W3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>