--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65718f7e1855491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ff288f6bd54ced" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e9c72d781b34731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b389cadab5641dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b86485309194b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e9c72d781b34731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc4da8671754343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b389cadab5641dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3W3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>