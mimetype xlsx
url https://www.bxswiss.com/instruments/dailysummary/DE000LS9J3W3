--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ff288f6bd54ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e091e7066484212" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b389cadab5641dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd498dd5ab5143d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc4da8671754343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b389cadab5641dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5be57b287645f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd498dd5ab5143d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3W3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>