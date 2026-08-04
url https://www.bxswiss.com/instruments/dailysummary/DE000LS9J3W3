--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e091e7066484212" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084d327dd23c4e70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd498dd5ab5143d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a67aa9a39584da7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5be57b287645f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd498dd5ab5143d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ecaab2181f4606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a67aa9a39584da7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3W3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>