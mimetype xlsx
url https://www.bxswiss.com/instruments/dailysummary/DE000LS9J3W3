--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084d327dd23c4e70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb52bbdc4ab3f4d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a67aa9a39584da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb836ee57f1d54c59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ecaab2181f4606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a67aa9a39584da7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R120da44232e34c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb836ee57f1d54c59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3W3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>