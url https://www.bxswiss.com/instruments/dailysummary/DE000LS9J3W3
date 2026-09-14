--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb52bbdc4ab3f4d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61355ca11dd447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb836ee57f1d54c59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eda5aab9b8d4523"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R120da44232e34c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb836ee57f1d54c59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc52cc7e2f34e4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eda5aab9b8d4523" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3W3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>123,135</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,461</x:t>
-[...366 lines deleted...]
-        <x:is>
           <x:t>123,343</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>123,343</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>