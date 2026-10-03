--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re69d444392474289" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d4bdb5bc1a415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fbca7b4eb664b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90fcdca05de2419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2f6e7e74824583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fbca7b4eb664b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3cd0e495d664594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90fcdca05de2419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Valueinvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>102,959</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,679</x:t>
-[...328 lines deleted...]
-          <x:t>104,447</x:t>
+          <x:t>105,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>