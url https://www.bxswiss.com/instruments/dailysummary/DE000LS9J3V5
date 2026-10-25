--- v11 (2026-10-03)
+++ v12 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d4bdb5bc1a415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b323bbe6144db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90fcdca05de2419a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070c00c2ab5842f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3cd0e495d664594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90fcdca05de2419a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree5e410d53cb44fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070c00c2ab5842f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Valueinvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>