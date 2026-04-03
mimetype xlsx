--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aeb6cfe59584304" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044f8c65840448be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0596fc2a55c344b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2556786252c44004"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00966789cead475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0596fc2a55c344b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6014378490ea4c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2556786252c44004" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Valueinvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>