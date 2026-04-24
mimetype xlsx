--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044f8c65840448be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a6e2e327f94e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2556786252c44004"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6842cba3df48407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6014378490ea4c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2556786252c44004" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1dcad69e714d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6842cba3df48407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Valueinvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>