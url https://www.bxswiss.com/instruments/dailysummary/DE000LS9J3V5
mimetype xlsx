--- v5 (2026-04-24)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a6e2e327f94e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8dc6ef2a7c47a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6842cba3df48407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fff33ea21a54564"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1dcad69e714d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6842cba3df48407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51dc51397af74f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fff33ea21a54564" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Valueinvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>105,142</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>