--- v6 (2026-06-13)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8dc6ef2a7c47a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ee64e79f744c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fff33ea21a54564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09444adf5d8b405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51dc51397af74f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fff33ea21a54564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72c038c5f44460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09444adf5d8b405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Valueinvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...458 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,762</x:t>
-[...144 lines deleted...]
-          <x:t>94,523</x:t>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>