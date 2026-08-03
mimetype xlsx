--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ee64e79f744c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c63869ede449e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09444adf5d8b405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768b342ecd5e427b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72c038c5f44460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09444adf5d8b405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e60a4f9a194552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768b342ecd5e427b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Valueinvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>