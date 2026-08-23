--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c63869ede449e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a21af8305e841a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768b342ecd5e427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra56a2dd7a1fb4d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e60a4f9a194552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768b342ecd5e427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R590433b1187847c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra56a2dd7a1fb4d49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Valueinvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>