--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a21af8305e841a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re69d444392474289" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra56a2dd7a1fb4d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fbca7b4eb664b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R590433b1187847c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra56a2dd7a1fb4d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2f6e7e74824583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fbca7b4eb664b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Valueinvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>