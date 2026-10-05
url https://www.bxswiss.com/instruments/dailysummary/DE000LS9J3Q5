--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4242d00d93c44136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0bc7408537e46e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bfccb52d6564ae2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re155b62b31a841ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2edbd7ea479045c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bfccb52d6564ae2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b9656e2a661454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re155b62b31a841ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien-Werte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>