--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0bc7408537e46e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra828a7188eaa4c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re155b62b31a841ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaf65b448b5f4e02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b9656e2a661454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re155b62b31a841ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b701cd15d56499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaf65b448b5f4e02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien-Werte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>152,321</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,522</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,827</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>