--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f65f6a3dc04674" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b3322d77e940c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca3b691f98a84bc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f171905528b4b25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84ee244390a6444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca3b691f98a84bc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0d2685d6bd401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f171905528b4b25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien-Werte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...53 lines deleted...]
-          <x:t>23.01.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,562</x:t>
-[...205 lines deleted...]
-          <x:t>04.02.2026</x:t>
+          <x:t>170,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,976</x:t>
-[...333 lines deleted...]
-          <x:t>179,519</x:t>
+          <x:t>176,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>