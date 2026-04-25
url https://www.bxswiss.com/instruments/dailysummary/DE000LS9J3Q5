--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b3322d77e940c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10664a6860cb471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f171905528b4b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raefd2135d594409c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0d2685d6bd401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f171905528b4b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee4244e25e14540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raefd2135d594409c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien-Werte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>