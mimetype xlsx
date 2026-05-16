--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10664a6860cb471a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbda86f135314688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raefd2135d594409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe5b3eb34f0433a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee4244e25e14540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raefd2135d594409c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf38765ba7a1d4b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe5b3eb34f0433a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien-Werte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>