--- v6 (2026-05-16)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbda86f135314688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfea07a5d9994947" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe5b3eb34f0433a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3cf27f4322c4f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf38765ba7a1d4b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe5b3eb34f0433a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea1ce212a6324b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3cf27f4322c4f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien-Werte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>