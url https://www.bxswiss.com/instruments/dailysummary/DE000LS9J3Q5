--- v7 (2026-06-06)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfea07a5d9994947" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8868e8864dbf4bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3cf27f4322c4f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d2d5c1e255543b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea1ce212a6324b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3cf27f4322c4f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf75bf7ca99744371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d2d5c1e255543b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien-Werte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>