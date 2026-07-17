--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8868e8864dbf4bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52b793e706b5476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d2d5c1e255543b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d48d6993bf6474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf75bf7ca99744371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d2d5c1e255543b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd026eac5cee546af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d48d6993bf6474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien-Werte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>