--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52b793e706b5476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd76b37cc294963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d48d6993bf6474f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e39d9c9553841d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd026eac5cee546af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d48d6993bf6474f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e978361a924330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e39d9c9553841d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien-Werte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>