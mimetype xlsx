--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd76b37cc294963" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee1fa9423554001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e39d9c9553841d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cfa589aeef04516"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e978361a924330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e39d9c9553841d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R436fc418bdff4979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cfa589aeef04516" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien-Werte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>161,868</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,844</x:t>
+          <x:t>161,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...370 lines deleted...]
-          <x:t>158,928</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>