--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee1fa9423554001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4242d00d93c44136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cfa589aeef04516"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bfccb52d6564ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R436fc418bdff4979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cfa589aeef04516" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2edbd7ea479045c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bfccb52d6564ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien-Werte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>161,028</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,199</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,331</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>