--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089cc6780f8640c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08a22bd6bf84307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3cf0b2f336460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R092fcd258ecc4d48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R424f99764c994c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3cf0b2f336460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d203f386f634e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R092fcd258ecc4d48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsTrends'nTrades</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>