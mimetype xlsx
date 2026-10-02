--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08a22bd6bf84307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce569a388994b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R092fcd258ecc4d48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448cd2524fc74a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d203f386f634e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R092fcd258ecc4d48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc3b7ecebb6048bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448cd2524fc74a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsTrends'nTrades</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>