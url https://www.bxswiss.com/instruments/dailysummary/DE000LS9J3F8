--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce569a388994b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4363d1fa8274124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448cd2524fc74a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9d836be0e324b85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc3b7ecebb6048bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448cd2524fc74a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d94692942d54218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9d836be0e324b85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsTrends'nTrades</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>