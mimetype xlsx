--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e601289a7034a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redeeffec187946e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd04d93a9f044e04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ad75a77faa4ba5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72af6a001c6041ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd04d93a9f044e04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e0fa9a078a448cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ad75a77faa4ba5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsTrends'nTrades</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>275,407</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,376</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>280,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>