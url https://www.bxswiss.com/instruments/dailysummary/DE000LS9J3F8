--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redeeffec187946e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda1736302184361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ad75a77faa4ba5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb128c2e1dabf405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e0fa9a078a448cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ad75a77faa4ba5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2d3b657ff10486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb128c2e1dabf405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsTrends'nTrades</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>