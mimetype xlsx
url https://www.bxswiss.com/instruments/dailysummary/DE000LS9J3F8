--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda1736302184361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621aba75ab614831" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb128c2e1dabf405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d303b248ab946e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2d3b657ff10486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb128c2e1dabf405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea864a068914505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d303b248ab946e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsTrends'nTrades</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>