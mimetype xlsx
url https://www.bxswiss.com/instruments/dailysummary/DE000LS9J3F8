--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621aba75ab614831" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c842a29ddb4575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d303b248ab946e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61f361c48624739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea864a068914505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d303b248ab946e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bdf2fdc05794a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61f361c48624739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsTrends'nTrades</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>