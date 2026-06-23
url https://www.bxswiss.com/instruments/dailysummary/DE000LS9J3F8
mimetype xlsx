--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c842a29ddb4575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe8c48d876549a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61f361c48624739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f20d403b0374bd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bdf2fdc05794a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61f361c48624739" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70cee616b3204719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f20d403b0374bd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsTrends'nTrades</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>