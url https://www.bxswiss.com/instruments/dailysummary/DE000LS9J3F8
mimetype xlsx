--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe8c48d876549a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5dd19da239f47d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f20d403b0374bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2865f60b7c06420b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70cee616b3204719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f20d403b0374bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbffa429ab884b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2865f60b7c06420b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsTrends'nTrades</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>