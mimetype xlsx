--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5dd19da239f47d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4a7633281b4de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2865f60b7c06420b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b1c703836248e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbffa429ab884b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2865f60b7c06420b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733aed8004af46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b1c703836248e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsTrends'nTrades</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>