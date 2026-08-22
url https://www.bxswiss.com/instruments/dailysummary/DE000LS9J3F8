--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4a7633281b4de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089cc6780f8640c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b1c703836248e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3cf0b2f336460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733aed8004af46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b1c703836248e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R424f99764c994c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3cf0b2f336460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TomsTrends'nTrades</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J3F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>