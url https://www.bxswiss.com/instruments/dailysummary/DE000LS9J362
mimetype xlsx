--- v5 (2026-02-21)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07de028b675a47bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f23355a14b4be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bd783aed4dc46b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963b980ed97c4055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R667ab93b2341481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bd783aed4dc46b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R502723e9ecdf49a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963b980ed97c4055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>111,013</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>