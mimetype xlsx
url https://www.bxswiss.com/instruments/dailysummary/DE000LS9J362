--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f23355a14b4be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f8e05f2ad04de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963b980ed97c4055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2cb32dd1be4994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R502723e9ecdf49a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963b980ed97c4055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb469b8e011a4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2cb32dd1be4994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>108,771</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,564</x:t>
-[...328 lines deleted...]
-          <x:t>106,892</x:t>
+          <x:t>108,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>