--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f8e05f2ad04de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c10b36ad3cc4f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2cb32dd1be4994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcef38c32791f4b19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb469b8e011a4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2cb32dd1be4994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0053a6cf0964ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcef38c32791f4b19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>