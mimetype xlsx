--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c10b36ad3cc4f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d3969c27a7e4b62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcef38c32791f4b19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18415683e69641f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0053a6cf0964ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcef38c32791f4b19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re238c79498de4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18415683e69641f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,507</x:t>
-[...247 lines deleted...]
-          <x:t>109,368</x:t>
+          <x:t>107,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...235 lines deleted...]
-          <x:t>108,150</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>