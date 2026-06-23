--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d3969c27a7e4b62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376b5e1bc9624117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18415683e69641f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1077a4aac5c4402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re238c79498de4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18415683e69641f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2db8568ebdf44e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1077a4aac5c4402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>