--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376b5e1bc9624117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc29a0526eb6486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1077a4aac5c4402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re146a2a10d2e454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2db8568ebdf44e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1077a4aac5c4402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e5b7e28a2404eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re146a2a10d2e454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>