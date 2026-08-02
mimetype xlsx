--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc29a0526eb6486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ee14c977b14d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re146a2a10d2e454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2d53dbba9bf44e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e5b7e28a2404eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re146a2a10d2e454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cbd2c51be7a44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2d53dbba9bf44e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>