--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ee14c977b14d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc87c2a0f8c401a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2d53dbba9bf44e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f46dca75bd4121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cbd2c51be7a44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2d53dbba9bf44e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra958e3b4340e4814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f46dca75bd4121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>