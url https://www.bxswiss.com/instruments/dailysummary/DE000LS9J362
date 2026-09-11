--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc87c2a0f8c401a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432b95c9d7074a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f46dca75bd4121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa55bde504fd46b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra958e3b4340e4814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f46dca75bd4121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R498cee6f0eb74269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa55bde504fd46b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>117,274</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,959</x:t>
-[...269 lines deleted...]
-          <x:t>117,010</x:t>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>