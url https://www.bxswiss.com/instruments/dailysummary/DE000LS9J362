--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432b95c9d7074a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8225627664074a4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa55bde504fd46b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb5db8ca85db44ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R498cee6f0eb74269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa55bde504fd46b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac33af0e7a994304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb5db8ca85db44ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>