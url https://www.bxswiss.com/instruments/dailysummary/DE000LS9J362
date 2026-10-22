--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8225627664074a4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R792f69127de3419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb5db8ca85db44ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7475cc033594b7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac33af0e7a994304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb5db8ca85db44ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05690cdb2b544378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7475cc033594b7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>