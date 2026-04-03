--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bcd4e2489214a5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df80571573a48ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd54ec2ec6c924f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re65335256b884d03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6da44f4a86d04538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd54ec2ec6c924f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132e498d054142e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re65335256b884d03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Equity Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>