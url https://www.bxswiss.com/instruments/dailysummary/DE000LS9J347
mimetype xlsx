--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df80571573a48ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a74ba8d65e43d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re65335256b884d03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dba79fcf5034b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132e498d054142e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re65335256b884d03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d9756b42d3940f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dba79fcf5034b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Equity Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>