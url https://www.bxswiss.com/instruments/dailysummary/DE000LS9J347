--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a74ba8d65e43d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7dd5e8c7414fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dba79fcf5034b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d2a6a141874d87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d9756b42d3940f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dba79fcf5034b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27cf9b2807614010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d2a6a141874d87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Equity Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>