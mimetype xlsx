--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7dd5e8c7414fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df1435842cc4e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d2a6a141874d87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81a5e9b9a83c4a94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27cf9b2807614010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d2a6a141874d87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fe21153ee1f4926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81a5e9b9a83c4a94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Equity Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>