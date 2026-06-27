--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df1435842cc4e6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53995c07e304ea6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81a5e9b9a83c4a94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11104788041f419d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fe21153ee1f4926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81a5e9b9a83c4a94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff828eed7a34a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11104788041f419d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Equity Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>