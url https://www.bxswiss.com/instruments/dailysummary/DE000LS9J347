--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53995c07e304ea6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f1022975f024372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11104788041f419d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R945f9684c6d44b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff828eed7a34a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11104788041f419d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb387c6aab72d4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R945f9684c6d44b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Equity Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>