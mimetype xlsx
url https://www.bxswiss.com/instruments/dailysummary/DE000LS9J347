--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f1022975f024372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd77517412da74b36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R945f9684c6d44b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43e18ec4924f4b96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb387c6aab72d4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R945f9684c6d44b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R340c4958ead04d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43e18ec4924f4b96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Equity Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>