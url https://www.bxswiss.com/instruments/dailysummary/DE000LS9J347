--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd77517412da74b36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4084fdd5d6644c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43e18ec4924f4b96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce336a9cbf0c4a68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R340c4958ead04d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43e18ec4924f4b96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d344e2bd6524340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce336a9cbf0c4a68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Equity Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>