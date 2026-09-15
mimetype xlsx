--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4084fdd5d6644c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994145a993524e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce336a9cbf0c4a68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1d35786a7194883"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d344e2bd6524340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce336a9cbf0c4a68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f4ea3b46d704da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1d35786a7194883" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Equity Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>