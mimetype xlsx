--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994145a993524e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e869f353a84ad5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1d35786a7194883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4e37979e954c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f4ea3b46d704da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1d35786a7194883" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb180564fa2924f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4e37979e954c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Equity Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>