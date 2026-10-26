--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e869f353a84ad5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R346eed2d90c14e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4e37979e954c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1303e8a69aaf4fad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb180564fa2924f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4e37979e954c45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R143e74ff6e0c4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1303e8a69aaf4fad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm Equity Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>264,795</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>262,350</x:t>
-[...571 lines deleted...]
-          <x:t>262,717</x:t>
+          <x:t>266,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>