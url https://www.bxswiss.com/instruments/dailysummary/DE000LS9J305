--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d1900adfeba4029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef413e1d17f4027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R425c8c9cb596411f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce337e689224551"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee0109c96414b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R425c8c9cb596411f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf915f0f0db46435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce337e689224551" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BrandZ Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>