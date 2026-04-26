--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef413e1d17f4027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f38bfc74a834571" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce337e689224551"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7726ac623cd046cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf915f0f0db46435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce337e689224551" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R755b6bfb75f74c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7726ac623cd046cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BrandZ Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>