--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f38bfc74a834571" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ca6d2e8618495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7726ac623cd046cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e15eb59844048d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R755b6bfb75f74c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7726ac623cd046cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1827433ab24979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e15eb59844048d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BrandZ Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>