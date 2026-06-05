--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ca6d2e8618495d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99e64b36615a4986" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e15eb59844048d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9b7bc8f53f4336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1827433ab24979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e15eb59844048d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820d7e274f9d432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9b7bc8f53f4336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BrandZ Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>