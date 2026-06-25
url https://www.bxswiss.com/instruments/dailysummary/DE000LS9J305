--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99e64b36615a4986" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5084f260a0d44a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9b7bc8f53f4336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raca0d8d31e0d4c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820d7e274f9d432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9b7bc8f53f4336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1344e4503b3c4fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raca0d8d31e0d4c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BrandZ Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>242,429</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>246,405</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>