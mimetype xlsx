--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5084f260a0d44a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R671427f976034bca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raca0d8d31e0d4c11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29a453cc02d479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1344e4503b3c4fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raca0d8d31e0d4c11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8898a2f229d6405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29a453cc02d479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BrandZ Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>