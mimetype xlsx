--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R671427f976034bca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4734581884d84519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29a453cc02d479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b1960269a9d4916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8898a2f229d6405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29a453cc02d479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a9c9b03530f4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b1960269a9d4916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BrandZ Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>