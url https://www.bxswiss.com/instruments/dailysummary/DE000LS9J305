--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4734581884d84519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc02824756e4f1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b1960269a9d4916"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b16c92c8df4ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a9c9b03530f4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b1960269a9d4916" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a79dc0a0fc2487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b16c92c8df4ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BrandZ Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,417</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>