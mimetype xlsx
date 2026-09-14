--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc02824756e4f1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdd4845a6bd40fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b16c92c8df4ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf5e6eff3c7b4183"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a79dc0a0fc2487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b16c92c8df4ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a46bc89a81c47c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf5e6eff3c7b4183" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BrandZ Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>