--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdd4845a6bd40fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6a8fe36c9041fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf5e6eff3c7b4183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1453fd4a5244f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a46bc89a81c47c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf5e6eff3c7b4183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e067a7708a440af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1453fd4a5244f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BrandZ Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>