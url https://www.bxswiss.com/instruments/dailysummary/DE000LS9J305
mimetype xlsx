--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6a8fe36c9041fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5fc08591be0455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1453fd4a5244f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5402ee54267746e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e067a7708a440af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1453fd4a5244f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b90f4b4633344ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5402ee54267746e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BrandZ Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,886</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,710</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>