--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref91dcb573e74cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f20624253a47ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b537b0402c64e6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a52fdb2b88444a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f04e33f0a384be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b537b0402c64e6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc7fd9c3e104d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a52fdb2b88444a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCROOGE ohne HEBEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>