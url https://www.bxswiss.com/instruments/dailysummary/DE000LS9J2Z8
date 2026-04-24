--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f20624253a47ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee069e70b434eba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a52fdb2b88444a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7edfbedace6d409f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc7fd9c3e104d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a52fdb2b88444a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd27ce9ffceb74cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7edfbedace6d409f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCROOGE ohne HEBEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>33,923</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,892</x:t>
-[...124 lines deleted...]
-          <x:t>34,088</x:t>
+          <x:t>33,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,885</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>34,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>