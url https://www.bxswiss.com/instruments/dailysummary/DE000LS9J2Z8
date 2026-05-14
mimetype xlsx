--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee069e70b434eba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc371878fb91b4cad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7edfbedace6d409f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b6436dbd8544818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd27ce9ffceb74cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7edfbedace6d409f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e01b1080af44f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b6436dbd8544818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCROOGE ohne HEBEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>35,590</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,526</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>36,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,881</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>