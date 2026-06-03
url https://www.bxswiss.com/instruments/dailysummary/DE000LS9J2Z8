--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc371878fb91b4cad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd60f07b35345b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b6436dbd8544818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbe08c08bc4a42a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e01b1080af44f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b6436dbd8544818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2bc746f39e48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbe08c08bc4a42a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCROOGE ohne HEBEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>35,810</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>27.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>35,569</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...262 lines deleted...]
-          <x:t>35,094</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>