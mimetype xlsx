--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd60f07b35345b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f27af75411248a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbe08c08bc4a42a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043bff7b586f464b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2bc746f39e48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbe08c08bc4a42a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47351be514214895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043bff7b586f464b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCROOGE ohne HEBEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>