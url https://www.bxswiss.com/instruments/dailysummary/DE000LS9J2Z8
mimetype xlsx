--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f27af75411248a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1dcbcd0b1124e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043bff7b586f464b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114959ce37ee4192"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47351be514214895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043bff7b586f464b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb1b36bdc2974059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114959ce37ee4192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCROOGE ohne HEBEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>