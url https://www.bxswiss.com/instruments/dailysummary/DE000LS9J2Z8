--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1dcbcd0b1124e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf3ce54eed4042a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114959ce37ee4192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4b454b2a3c43bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb1b36bdc2974059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114959ce37ee4192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2371fd3837a1477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4b454b2a3c43bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCROOGE ohne HEBEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>35,961</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,961</x:t>
-[...544 lines deleted...]
-          <x:t>36,790</x:t>
+          <x:t>36,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>