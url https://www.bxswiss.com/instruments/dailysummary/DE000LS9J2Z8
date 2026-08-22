--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf3ce54eed4042a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cc2aeafba274db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4b454b2a3c43bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbff4ebcd04dd40c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2371fd3837a1477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4b454b2a3c43bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c04fa19f8b24e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbff4ebcd04dd40c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCROOGE ohne HEBEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>