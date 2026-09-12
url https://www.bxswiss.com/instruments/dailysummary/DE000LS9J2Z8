--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cc2aeafba274db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6d379cf270344ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbff4ebcd04dd40c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43a83fa1545346dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c04fa19f8b24e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbff4ebcd04dd40c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4885e8d883046ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43a83fa1545346dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCROOGE ohne HEBEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,285</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>38,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,032</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>