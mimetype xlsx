--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6d379cf270344ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4631db6f59bf46c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43a83fa1545346dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d58827322024517"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4885e8d883046ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43a83fa1545346dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R171db4ddf2fe43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d58827322024517" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCROOGE ohne HEBEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,107</x:t>
+          <x:t>37,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,823</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>39,479</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>