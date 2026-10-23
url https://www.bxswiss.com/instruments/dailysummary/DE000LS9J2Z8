--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4631db6f59bf46c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c3f25f80b074a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d58827322024517"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2a84ab5c2ed42c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R171db4ddf2fe43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d58827322024517" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ae348a216640f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2a84ab5c2ed42c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCROOGE ohne HEBEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>