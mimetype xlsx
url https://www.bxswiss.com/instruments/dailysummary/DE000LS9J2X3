--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68002820699493c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d03a34a0ad4d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36e5090470644913"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf177874a3d14e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a1e63b8e744342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36e5090470644913" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3318ccf13a594630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf177874a3d14e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktie &amp; Produkt begehrenswert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>237,227</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,975</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>