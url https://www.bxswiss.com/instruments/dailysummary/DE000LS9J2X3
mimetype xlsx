--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d03a34a0ad4d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db03114816444d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf177874a3d14e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3844dd9775d74d14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3318ccf13a594630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf177874a3d14e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbe864d2558f4b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3844dd9775d74d14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktie &amp; Produkt begehrenswert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>