--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db03114816444d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dad5e7f56b545b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3844dd9775d74d14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc92b6aa8e80848e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbe864d2558f4b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3844dd9775d74d14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdaef628e6cf495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc92b6aa8e80848e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktie &amp; Produkt begehrenswert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>