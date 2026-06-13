--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dad5e7f56b545b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa7a3161ee44d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc92b6aa8e80848e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf610b37c237940d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdaef628e6cf495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc92b6aa8e80848e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58e7e88b7ad4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf610b37c237940d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktie &amp; Produkt begehrenswert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>