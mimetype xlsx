--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa7a3161ee44d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc66ee52107c4fb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf610b37c237940d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R570979fe0c6b4b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58e7e88b7ad4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf610b37c237940d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43d384d4f3ab4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R570979fe0c6b4b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktie &amp; Produkt begehrenswert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>