--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc66ee52107c4fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691e057d6a1441f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R570979fe0c6b4b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdec0338d67d46c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43d384d4f3ab4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R570979fe0c6b4b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R138c51001fbe4fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdec0338d67d46c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktie &amp; Produkt begehrenswert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>230,550</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>233,836</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>