--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691e057d6a1441f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaee8320aed94545" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdec0338d67d46c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9519b91f34264614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R138c51001fbe4fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdec0338d67d46c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31a3e3d488e468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9519b91f34264614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktie &amp; Produkt begehrenswert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>