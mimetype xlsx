--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaee8320aed94545" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96caac0fe16b4086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9519b91f34264614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e50638bdaf44aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31a3e3d488e468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9519b91f34264614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf70bb5d2da4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e50638bdaf44aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktie &amp; Produkt begehrenswert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>