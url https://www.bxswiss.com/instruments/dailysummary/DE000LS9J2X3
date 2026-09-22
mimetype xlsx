--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96caac0fe16b4086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49a43fb19bb49b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e50638bdaf44aef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60ef74e704dd4a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf70bb5d2da4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e50638bdaf44aef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2055e210ae1417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60ef74e704dd4a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktie &amp; Produkt begehrenswert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>