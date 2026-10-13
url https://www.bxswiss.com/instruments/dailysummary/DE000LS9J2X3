--- v12 (2026-09-22)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49a43fb19bb49b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b99558d0efb4fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60ef74e704dd4a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7af27d229c14645"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2055e210ae1417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60ef74e704dd4a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54edc7fde31940e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7af27d229c14645" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktie &amp; Produkt begehrenswert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,307</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>15.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>