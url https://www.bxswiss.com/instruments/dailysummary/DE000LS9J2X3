--- v13 (2026-10-13)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b99558d0efb4fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc3f549599f4c82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7af27d229c14645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e2f3a473e05456e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54edc7fde31940e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7af27d229c14645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a39e3d5ef14789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e2f3a473e05456e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktie &amp; Produkt begehrenswert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J2X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>234,568</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>232,838</x:t>
-[...458 lines deleted...]
-          <x:t>235,179</x:t>
+          <x:t>234,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>