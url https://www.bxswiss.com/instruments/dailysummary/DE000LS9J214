--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaca4039f3874d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa0138fa4554472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f1e1d1de21d45ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e5a77a619104ee1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40aa09b5f688450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f1e1d1de21d45ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red396f9404634c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e5a77a619104ee1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>256,809</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>