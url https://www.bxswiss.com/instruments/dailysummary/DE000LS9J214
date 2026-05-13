--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa0138fa4554472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4138b5ace5cf4631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e5a77a619104ee1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d88c5949946436c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red396f9404634c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e5a77a619104ee1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b629258dd14b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d88c5949946436c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>