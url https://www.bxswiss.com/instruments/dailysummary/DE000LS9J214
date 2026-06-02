--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4138b5ace5cf4631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfadf038f6074a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d88c5949946436c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79c97cf8f0354723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b629258dd14b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d88c5949946436c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d84ac283084aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79c97cf8f0354723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>