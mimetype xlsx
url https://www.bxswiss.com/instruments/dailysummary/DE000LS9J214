--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfadf038f6074a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50749feb9b2e4453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79c97cf8f0354723"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56694647d134495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d84ac283084aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79c97cf8f0354723" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab78c238cbc40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56694647d134495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>