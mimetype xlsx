--- v9 (2026-06-22)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50749feb9b2e4453" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabfdf9d5599344be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56694647d134495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re99640d7cfb745af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab78c238cbc40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56694647d134495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27635fbc2b034039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re99640d7cfb745af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>392,063</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>