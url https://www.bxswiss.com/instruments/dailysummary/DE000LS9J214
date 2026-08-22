--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabfdf9d5599344be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24859e8823c48f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re99640d7cfb745af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb6ef6bd320459e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27635fbc2b034039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re99640d7cfb745af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72a38331620e47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb6ef6bd320459e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>389,121</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>