--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24dc02c22ba94b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33ce8921d4040ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a03a51a0ff4cb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad72e16dc8234211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a7d41fa6cf34c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a03a51a0ff4cb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbe2c251ce4f4252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad72e16dc8234211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Aktienwerte Large-Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>