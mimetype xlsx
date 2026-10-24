--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33ce8921d4040ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b6b688e4ba94a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad72e16dc8234211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R976a7a3bc6594820"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbe2c251ce4f4252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad72e16dc8234211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfacefabcdebc403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R976a7a3bc6594820" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Aktienwerte Large-Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>