--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f11d2860fed4fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3756340b67df4147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ccfececd0c4d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R367d805fc05148ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R895cd0750f27474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ccfececd0c4d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ca6fea39a2248fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R367d805fc05148ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Aktienwerte Large-Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>331,743</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>334,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,614</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>