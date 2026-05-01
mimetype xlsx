--- v5 (2026-04-05)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3756340b67df4147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d1b7917d744aa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R367d805fc05148ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd09a1103f4674a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ca6fea39a2248fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R367d805fc05148ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab9f1d4c980e4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd09a1103f4674a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Aktienwerte Large-Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>