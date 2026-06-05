--- v6 (2026-05-01)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d1b7917d744aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee241be52de49d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd09a1103f4674a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56e3d2269c014d78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab9f1d4c980e4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd09a1103f4674a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5243d4a15f69457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56e3d2269c014d78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Aktienwerte Large-Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...527 lines deleted...]
-          <x:t>370,034</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,672</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>369,635</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>