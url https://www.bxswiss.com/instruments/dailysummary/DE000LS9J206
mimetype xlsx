--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee241be52de49d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7edd73a2ec52465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56e3d2269c014d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1506df52eb7477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5243d4a15f69457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56e3d2269c014d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51be9470b2cf4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1506df52eb7477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Aktienwerte Large-Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>