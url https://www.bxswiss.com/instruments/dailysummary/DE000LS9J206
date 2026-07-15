--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7edd73a2ec52465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77b5c75633624d9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1506df52eb7477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590bc43dfb9a4c5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51be9470b2cf4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1506df52eb7477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49ab2f4caa2b4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590bc43dfb9a4c5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Aktienwerte Large-Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>