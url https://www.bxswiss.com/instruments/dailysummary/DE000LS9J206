--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77b5c75633624d9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e89ec640654fdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590bc43dfb9a4c5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d39bfe2f7ac4f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49ab2f4caa2b4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590bc43dfb9a4c5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13a3d3d8d44740ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d39bfe2f7ac4f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Aktienwerte Large-Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>