--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e89ec640654fdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52b4c14ce5a04c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d39bfe2f7ac4f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c10181b3c14fbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13a3d3d8d44740ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d39bfe2f7ac4f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bbcd3fc436c4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c10181b3c14fbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Aktienwerte Large-Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>