--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52b4c14ce5a04c05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24dc02c22ba94b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c10181b3c14fbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a03a51a0ff4cb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bbcd3fc436c4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c10181b3c14fbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a7d41fa6cf34c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a03a51a0ff4cb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Aktienwerte Large-Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>