--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0a330d358b4e13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fc5cba66b4427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8830c6db9178415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c5b49735684e33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84e11c4aa52d4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8830c6db9178415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2e8267b7c84f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c5b49735684e33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltmarktführer DE + CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>