--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fc5cba66b4427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20f11ebe909f4f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c5b49735684e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83bc743a054e4900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2e8267b7c84f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c5b49735684e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra91a1b1ed0554cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83bc743a054e4900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltmarktführer DE + CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>137,962</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,442</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,771</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>