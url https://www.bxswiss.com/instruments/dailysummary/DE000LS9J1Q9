--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61963676ae04c34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf3c55f93e864b50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39b2aeee91e14d16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R534f7cc0d65b41db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89f7adaa9cd0461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39b2aeee91e14d16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc44dd333831d48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R534f7cc0d65b41db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltmarktführer DE + CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>126,791</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,599</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>123,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,419</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>