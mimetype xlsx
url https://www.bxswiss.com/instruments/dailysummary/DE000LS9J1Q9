--- v5 (2026-04-05)
+++ v6 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf3c55f93e864b50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R061e290928b64296" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R534f7cc0d65b41db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R726cf5c47fde42c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc44dd333831d48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R534f7cc0d65b41db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f2d191a9534b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R726cf5c47fde42c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltmarktführer DE + CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>122,249</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,201</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>124,217</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,846</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>123,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>