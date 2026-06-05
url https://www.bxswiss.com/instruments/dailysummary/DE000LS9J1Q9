--- v6 (2026-04-30)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R061e290928b64296" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc65964e63c784c06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R726cf5c47fde42c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1790a4c0e764f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f2d191a9534b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R726cf5c47fde42c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca9d2774b3174bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1790a4c0e764f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltmarktführer DE + CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>134,087</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>