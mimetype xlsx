--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc65964e63c784c06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R243900c86ff24db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1790a4c0e764f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R758f2601cc6047d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca9d2774b3174bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1790a4c0e764f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7c13fb603204137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R758f2601cc6047d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltmarktführer DE + CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,326</x:t>
@@ -737,31 +319,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>