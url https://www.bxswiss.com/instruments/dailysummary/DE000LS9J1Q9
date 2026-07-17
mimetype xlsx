--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R243900c86ff24db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa732229c3f14260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R758f2601cc6047d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab7394498704fef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7c13fb603204137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R758f2601cc6047d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf98f9b1aceca4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab7394498704fef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltmarktführer DE + CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -751,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>