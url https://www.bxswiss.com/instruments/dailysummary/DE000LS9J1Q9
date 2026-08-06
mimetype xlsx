--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa732229c3f14260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b57d5ed9cc648c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab7394498704fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2acafc767bd3435c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf98f9b1aceca4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab7394498704fef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16d8994774f4ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2acafc767bd3435c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltmarktführer DE + CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>