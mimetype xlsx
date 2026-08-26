--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b57d5ed9cc648c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d56b1a75c3a4c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2acafc767bd3435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85685b703c1f4f23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16d8994774f4ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2acafc767bd3435c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df796e866184483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85685b703c1f4f23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltmarktführer DE + CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>