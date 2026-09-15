--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d56b1a75c3a4c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0a330d358b4e13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85685b703c1f4f23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8830c6db9178415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df796e866184483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85685b703c1f4f23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84e11c4aa52d4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8830c6db9178415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltmarktführer DE + CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>