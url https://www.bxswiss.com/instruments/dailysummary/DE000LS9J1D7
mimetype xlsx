--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489b7359a6e14049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407c3ca8f29d482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R815e6121000242bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree30a7bf639248d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb233308cc8ef4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R815e6121000242bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd02e8a814be44fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree30a7bf639248d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>