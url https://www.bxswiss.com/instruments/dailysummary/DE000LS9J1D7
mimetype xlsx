--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407c3ca8f29d482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0abdd18f618f4a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree30a7bf639248d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96753567a7ac4f86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd02e8a814be44fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree30a7bf639248d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30de36d7b8004b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96753567a7ac4f86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>