--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0abdd18f618f4a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R570ae7bb9cff4cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96753567a7ac4f86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62401b44f5742ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30de36d7b8004b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96753567a7ac4f86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6eb9f92a134469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62401b44f5742ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>