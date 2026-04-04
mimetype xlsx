--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5717956234124b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f7aebfecf004cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7cd8d9ea1514133"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fe58bc98b9d4567"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0abdb921f5f941f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7cd8d9ea1514133" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R346deda6ce3342e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fe58bc98b9d4567" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>