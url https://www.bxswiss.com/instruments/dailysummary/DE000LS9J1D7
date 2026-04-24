--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f7aebfecf004cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8413230a8835444a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fe58bc98b9d4567"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a8b813d93f403f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R346deda6ce3342e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fe58bc98b9d4567" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7532c969717447bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a8b813d93f403f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>