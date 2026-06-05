--- v6 (2026-04-24)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8413230a8835444a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c2368831f44363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a8b813d93f403f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c3d3158b2a4e90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7532c969717447bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a8b813d93f403f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e3b031e920545b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c3d3158b2a4e90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,201</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>247,964</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>