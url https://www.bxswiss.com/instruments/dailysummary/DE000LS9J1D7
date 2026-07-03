--- v7 (2026-06-05)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c2368831f44363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a51dc970fd4991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c3d3158b2a4e90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc31d7bfab3643b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e3b031e920545b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c3d3158b2a4e90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81e54b5275be45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc31d7bfab3643b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...458 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>254,851</x:t>
-[...144 lines deleted...]
-          <x:t>253,593</x:t>
+          <x:t>256,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>