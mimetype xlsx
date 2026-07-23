--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a51dc970fd4991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813dbf06c50f40d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc31d7bfab3643b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R753a8ca520634b30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81e54b5275be45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc31d7bfab3643b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d16a7a2b2944494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R753a8ca520634b30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>