--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813dbf06c50f40d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3227a72713604b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R753a8ca520634b30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef8c96a72754389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d16a7a2b2944494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R753a8ca520634b30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b5f4d7fbf64b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef8c96a72754389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>