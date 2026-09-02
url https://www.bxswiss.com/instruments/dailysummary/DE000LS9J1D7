--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3227a72713604b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489b7359a6e14049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef8c96a72754389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R815e6121000242bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b5f4d7fbf64b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef8c96a72754389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb233308cc8ef4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R815e6121000242bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURE FOLIO worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>