--- v5 (2026-02-22)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6462b12483944808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7aaac6fb72480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06044c76ada4ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d8c2190bfe4c47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R341d9ac09fd74658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06044c76ada4ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac79204bb8c64587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d8c2190bfe4c47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FIRE of DOWN UNDER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>104,993</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>