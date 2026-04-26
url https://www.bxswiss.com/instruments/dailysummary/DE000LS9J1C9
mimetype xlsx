--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7aaac6fb72480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725bc37b0c7a4b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d8c2190bfe4c47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f763ef7d262406e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac79204bb8c64587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d8c2190bfe4c47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbadb6c5a88ff4fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f763ef7d262406e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FIRE of DOWN UNDER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>