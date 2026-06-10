--- v7 (2026-04-26)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725bc37b0c7a4b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9762946570cb4e2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f763ef7d262406e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra560f4f2ab3e4ee6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbadb6c5a88ff4fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f763ef7d262406e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66d78406f7b400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra560f4f2ab3e4ee6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FIRE of DOWN UNDER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>85,301</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,299</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>91,028</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>