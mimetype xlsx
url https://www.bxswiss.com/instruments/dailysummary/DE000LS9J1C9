--- v8 (2026-06-10)
+++ v9 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9762946570cb4e2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4671cfc89a164baa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra560f4f2ab3e4ee6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdee05e40ca4eaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66d78406f7b400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra560f4f2ab3e4ee6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R761a30cb130f49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdee05e40ca4eaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FIRE of DOWN UNDER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,505 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>83,591</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>