--- v9 (2026-07-07)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4671cfc89a164baa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73d9c1942df241d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdee05e40ca4eaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0cc50702e9f4ff4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R761a30cb130f49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdee05e40ca4eaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225c9ace53ab4171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0cc50702e9f4ff4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FIRE of DOWN UNDER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,341 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -623,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>