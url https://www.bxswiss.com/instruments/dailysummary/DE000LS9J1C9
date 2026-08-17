--- v10 (2026-07-27)
+++ v11 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73d9c1942df241d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R732fd90de74a422f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0cc50702e9f4ff4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1a4f1d553f64895"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225c9ace53ab4171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0cc50702e9f4ff4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd240760dba25481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1a4f1d553f64895" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FIRE of DOWN UNDER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>