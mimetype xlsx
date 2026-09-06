--- v11 (2026-08-17)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R732fd90de74a422f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f1a2fcd7844d25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1a4f1d553f64895"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66cafe162de24ab1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd240760dba25481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1a4f1d553f64895" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca063b9a6e9142e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66cafe162de24ab1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FIRE of DOWN UNDER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>