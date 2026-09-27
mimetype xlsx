--- v12 (2026-09-06)
+++ v13 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f1a2fcd7844d25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa03c32fa1fc4e0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66cafe162de24ab1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59aa25c5d0da4dae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca063b9a6e9142e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66cafe162de24ab1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb574ebb9a6494e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59aa25c5d0da4dae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FIRE of DOWN UNDER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>