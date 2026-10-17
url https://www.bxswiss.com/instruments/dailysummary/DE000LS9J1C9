--- v13 (2026-09-27)
+++ v14 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa03c32fa1fc4e0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe62faa9e0d4d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59aa25c5d0da4dae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33283dfcd2ee4d61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb574ebb9a6494e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59aa25c5d0da4dae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d63efadc8fd4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33283dfcd2ee4d61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FIRE of DOWN UNDER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>