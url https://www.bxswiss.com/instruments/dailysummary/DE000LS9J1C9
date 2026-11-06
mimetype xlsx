--- v14 (2026-10-17)
+++ v15 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe62faa9e0d4d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R936bde6ede9d4743" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33283dfcd2ee4d61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d39da8f2dcb4a08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d63efadc8fd4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33283dfcd2ee4d61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16b211dbebfc4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d39da8f2dcb4a08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FIRE of DOWN UNDER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1C9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>