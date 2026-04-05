--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef3a21db56540e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5ddf5e44344674" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1384c5a1dd1b4a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67cf6a557dc04765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b082a5ffa7e47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1384c5a1dd1b4a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb63ce453827431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67cf6a557dc04765" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global E Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>