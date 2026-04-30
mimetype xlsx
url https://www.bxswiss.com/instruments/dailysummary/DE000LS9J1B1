--- v5 (2026-04-05)
+++ v6 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5ddf5e44344674" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb591bbe129e8475f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67cf6a557dc04765"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9092e1b74c1417c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb63ce453827431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67cf6a557dc04765" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b0edca2b8af4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9092e1b74c1417c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global E Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>