--- v6 (2026-04-30)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb591bbe129e8475f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref25a2fd5fac4383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9092e1b74c1417c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe5322c04af54351"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b0edca2b8af4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9092e1b74c1417c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9cfd1f48165425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe5322c04af54351" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global E Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>321,453</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>