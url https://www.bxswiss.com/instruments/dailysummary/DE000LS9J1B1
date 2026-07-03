--- v7 (2026-06-05)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref25a2fd5fac4383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2693e1f35b4d74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe5322c04af54351"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce437e030ccd4996"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9cfd1f48165425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe5322c04af54351" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb9e6335ddac4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce437e030ccd4996" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global E Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>