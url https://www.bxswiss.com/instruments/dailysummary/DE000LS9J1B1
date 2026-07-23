--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2693e1f35b4d74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f51726564154e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce437e030ccd4996"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf3e00861d4e4483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb9e6335ddac4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce437e030ccd4996" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6033886e5e8541cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf3e00861d4e4483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global E Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>