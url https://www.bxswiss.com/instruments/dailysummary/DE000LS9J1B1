--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f51726564154e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746d0ff4c19c435f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf3e00861d4e4483"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1abbcf8e9ded460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6033886e5e8541cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf3e00861d4e4483" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8df727cde954001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1abbcf8e9ded460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global E Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>