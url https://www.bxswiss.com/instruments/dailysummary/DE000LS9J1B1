--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746d0ff4c19c435f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a7bafcadf04cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1abbcf8e9ded460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf188702fe3da4aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8df727cde954001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1abbcf8e9ded460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11916fc9f52f47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf188702fe3da4aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global E Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>