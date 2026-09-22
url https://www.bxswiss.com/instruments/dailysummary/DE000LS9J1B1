--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a7bafcadf04cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35bd0c2259314744" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf188702fe3da4aef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec5bf03d15542e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11916fc9f52f47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf188702fe3da4aef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5069c9c7024b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec5bf03d15542e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global E Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>