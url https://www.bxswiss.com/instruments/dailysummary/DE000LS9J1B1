--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35bd0c2259314744" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2596532f442e4fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec5bf03d15542e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5abb34177c92456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5069c9c7024b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec5bf03d15542e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e3d820e3a194bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5abb34177c92456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global E Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>