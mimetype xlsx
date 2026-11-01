--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2596532f442e4fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref7e62ec48274bdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5abb34177c92456f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3dc9e0500644994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e3d820e3a194bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5abb34177c92456f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf017643f7e664b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3dc9e0500644994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global E Commerce</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J1B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>