--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref3caca8146d4f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3c2c3d8e7f4075" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261a500c3da04874"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97176a1ff7204edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree786a7a4dc04b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261a500c3da04874" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd51785be7c39494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97176a1ff7204edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growth2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...102 lines deleted...]
-          <x:t>112,102</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,705</x:t>
-[...63 lines deleted...]
-          <x:t>113,313</x:t>
+          <x:t>112,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>