--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3c2c3d8e7f4075" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3105e3d0cf5c4679" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97176a1ff7204edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbce1cf61f3943e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd51785be7c39494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97176a1ff7204edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9c2476f9d3f4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbce1cf61f3943e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growth2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,705</x:t>
-[...413 lines deleted...]
-        <x:is>
           <x:t>112,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,517</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>