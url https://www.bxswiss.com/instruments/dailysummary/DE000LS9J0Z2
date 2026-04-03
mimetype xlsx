--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41716310c89540d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd01a71bb7b8a43a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc88b1567b6434090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1938c13ded42b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8672641572464319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc88b1567b6434090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d8a9cb852554cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1938c13ded42b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growth2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>