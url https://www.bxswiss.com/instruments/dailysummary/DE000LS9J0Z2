--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd01a71bb7b8a43a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f0794af0bc94eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1938c13ded42b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f23abb5a9040be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d8a9cb852554cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1938c13ded42b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re26a27936b694332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f23abb5a9040be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growth2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>108,664</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,481</x:t>
-[...479 lines deleted...]
-        <x:is>
           <x:t>108,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,462</x:t>
         </x:is>
       </x:c>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>