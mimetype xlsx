--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f0794af0bc94eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae49550682ed457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f23abb5a9040be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b3a23187a95448e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re26a27936b694332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f23abb5a9040be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f5b3ffb5b394146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b3a23187a95448e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growth2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>108,691</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,255</x:t>
-[...490 lines deleted...]
-          <x:t>108,509</x:t>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>