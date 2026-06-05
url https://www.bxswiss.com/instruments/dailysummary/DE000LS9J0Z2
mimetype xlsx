--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae49550682ed457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re210e8eeab464c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b3a23187a95448e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8475d9b1659d4906"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f5b3ffb5b394146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b3a23187a95448e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R974cfb613c384ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8475d9b1659d4906" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growth2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>