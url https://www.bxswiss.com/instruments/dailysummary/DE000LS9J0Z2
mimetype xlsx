--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re210e8eeab464c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R171c24b51310451e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8475d9b1659d4906"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3526aec842554ffc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R974cfb613c384ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8475d9b1659d4906" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdabeb04a5ee941d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3526aec842554ffc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growth2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>108,106</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>107,898</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>