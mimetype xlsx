--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R171c24b51310451e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08084568767478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3526aec842554ffc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R491a4bd40b6e40de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdabeb04a5ee941d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3526aec842554ffc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7257605e15c84eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R491a4bd40b6e40de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growth2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>