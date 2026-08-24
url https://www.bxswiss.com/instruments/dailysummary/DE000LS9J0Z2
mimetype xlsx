--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08084568767478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9fa660efd94372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R491a4bd40b6e40de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5a7becfea834e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7257605e15c84eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R491a4bd40b6e40de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f900a7c2b314147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5a7becfea834e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growth2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>110,328</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>