--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9fa660efd94372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref3caca8146d4f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5a7becfea834e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261a500c3da04874"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f900a7c2b314147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5a7becfea834e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree786a7a4dc04b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261a500c3da04874" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growth2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>112,490</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,540</x:t>
-[...436 lines deleted...]
-          <x:t>112,536</x:t>
+          <x:t>112,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>