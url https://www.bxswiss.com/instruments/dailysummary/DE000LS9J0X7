--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa6a275f86a4440" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac6c8dd4043f4d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recc429a97266416a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45473c7759834230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77cae4098d314b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recc429a97266416a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f6ec493dc024836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45473c7759834230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QI Minimum Volatility Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>