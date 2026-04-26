--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac6c8dd4043f4d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra356c99cad794392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45473c7759834230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb2aa0d3f7ee4c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f6ec493dc024836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45473c7759834230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc281fb85dda94452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb2aa0d3f7ee4c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QI Minimum Volatility Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>178,020</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,466</x:t>
-[...301 lines deleted...]
-          <x:t>176,774</x:t>
+          <x:t>181,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>