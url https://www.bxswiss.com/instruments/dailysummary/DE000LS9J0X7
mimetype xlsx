--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra356c99cad794392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d13508f6ef84e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb2aa0d3f7ee4c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e948327118a42b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc281fb85dda94452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb2aa0d3f7ee4c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a63a47adcd44f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e948327118a42b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QI Minimum Volatility Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>