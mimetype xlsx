--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d13508f6ef84e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5af59232c044c70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e948327118a42b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c98c06e93648ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a63a47adcd44f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e948327118a42b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a973959b634bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c98c06e93648ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QI Minimum Volatility Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>