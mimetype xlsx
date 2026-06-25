--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5af59232c044c70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc2d49d9cb14ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c98c06e93648ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dd424f56441430a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a973959b634bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c98c06e93648ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc60ccd17914d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dd424f56441430a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QI Minimum Volatility Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>