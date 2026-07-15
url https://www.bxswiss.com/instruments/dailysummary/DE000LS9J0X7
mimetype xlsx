--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc2d49d9cb14ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54faade2e7694a12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dd424f56441430a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b78f98471db4025"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc60ccd17914d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dd424f56441430a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4c619ef740401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b78f98471db4025" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QI Minimum Volatility Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>194,496</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,134</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>194,974</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,257</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>190,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>