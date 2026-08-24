--- v11 (2026-07-15)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54faade2e7694a12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02d186080ed46fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b78f98471db4025"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb739e0d72c346dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4c619ef740401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b78f98471db4025" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c3e19d3b67a4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb739e0d72c346dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QI Minimum Volatility Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>192,310</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,458</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>192,481</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,866</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>190,905</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>