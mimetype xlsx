--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02d186080ed46fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ac0ac1b80c4299" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb739e0d72c346dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0761b8ab3d546ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c3e19d3b67a4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb739e0d72c346dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R948a962ad3784b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0761b8ab3d546ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QI Minimum Volatility Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,032</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>