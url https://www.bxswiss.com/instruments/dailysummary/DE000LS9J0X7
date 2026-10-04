--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ac0ac1b80c4299" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R835d7a4bd1dc45a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0761b8ab3d546ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redcda6ea8c1b47d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R948a962ad3784b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0761b8ab3d546ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43d04bcf1f404a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redcda6ea8c1b47d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QI Minimum Volatility Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>