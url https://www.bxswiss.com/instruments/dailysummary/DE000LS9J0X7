--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R835d7a4bd1dc45a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9327db2f4ce9446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redcda6ea8c1b47d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R357bafa555144f24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43d04bcf1f404a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redcda6ea8c1b47d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f3c7ff2a0e345d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R357bafa555144f24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QI Minimum Volatility Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0X7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>197,237</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,069</x:t>
-[...242 lines deleted...]
-          <x:t>196,233</x:t>
+          <x:t>196,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>