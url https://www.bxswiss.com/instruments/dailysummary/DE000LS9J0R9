--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b4ed0a2017402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b8af0806794cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c276034a8d4eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba4b213259c4edc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97a9e84c633944df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c276034a8d4eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fedf1f83a484619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba4b213259c4edc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Champions Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>