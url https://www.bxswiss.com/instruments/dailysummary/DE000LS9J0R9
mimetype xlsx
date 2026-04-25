--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b8af0806794cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7cb6a782f9d4995" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba4b213259c4edc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aef299b5b934c33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fedf1f83a484619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba4b213259c4edc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38ab5d1ffe9240e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aef299b5b934c33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Champions Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>