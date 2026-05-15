--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7cb6a782f9d4995" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dbddf8b31de4aa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aef299b5b934c33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f44efc2a2c84697"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38ab5d1ffe9240e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aef299b5b934c33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c31c76647dc4e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f44efc2a2c84697" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Champions Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>