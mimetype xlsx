--- v9 (2026-05-15)
+++ v10 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dbddf8b31de4aa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc5874406544f0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f44efc2a2c84697"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ac6b7ea15b4e59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c31c76647dc4e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f44efc2a2c84697" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c363aa6fced432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ac6b7ea15b4e59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Champions Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>