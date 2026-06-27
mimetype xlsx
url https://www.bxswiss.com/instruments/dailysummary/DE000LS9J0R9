--- v10 (2026-06-06)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc5874406544f0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c40cfe61d384d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ac6b7ea15b4e59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9df1e5a4eab4279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c363aa6fced432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ac6b7ea15b4e59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb4fb3d9f0a429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9df1e5a4eab4279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Champions Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>