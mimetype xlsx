--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c40cfe61d384d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31513f779a5c4978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9df1e5a4eab4279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e7d1ab244f24961"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb4fb3d9f0a429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9df1e5a4eab4279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf47c1f1d56074cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e7d1ab244f24961" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Champions Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>