--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31513f779a5c4978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03706d7b56854e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e7d1ab244f24961"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf486432173f24ba7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf47c1f1d56074cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e7d1ab244f24961" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ae8fe9ec3e545b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf486432173f24ba7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Champions Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>