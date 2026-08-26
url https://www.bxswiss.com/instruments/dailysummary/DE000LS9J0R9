--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03706d7b56854e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0038a693384f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf486432173f24ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31f53a2d49d54799"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ae8fe9ec3e545b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf486432173f24ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f7913e92fc84161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31f53a2d49d54799" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Champions Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>