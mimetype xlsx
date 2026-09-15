--- v14 (2026-08-26)
+++ v15 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0038a693384f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0271969a79fd40cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31f53a2d49d54799"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73228d6403744f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f7913e92fc84161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31f53a2d49d54799" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R426e74a39e8c472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73228d6403744f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Champions Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>