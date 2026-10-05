--- v15 (2026-09-15)
+++ v16 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0271969a79fd40cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5765da1a956f4b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73228d6403744f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda39b4fc91194361"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R426e74a39e8c472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73228d6403744f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8e6a2251cb4889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda39b4fc91194361" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Champions Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>