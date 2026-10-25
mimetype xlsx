--- v16 (2026-10-05)
+++ v17 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5765da1a956f4b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c9aa0e73294f0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda39b4fc91194361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2bcfb8ae800497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8e6a2251cb4889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda39b4fc91194361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b415c26e72441ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2bcfb8ae800497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Champions Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0R9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>