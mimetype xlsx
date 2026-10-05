--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60f11e27e3f4cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra651db32a884409c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dc4389d704f4bee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45ae9931ef604d0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a496ce8838145e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dc4389d704f4bee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb43c021b81c64414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45ae9931ef604d0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Tech Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0L2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>