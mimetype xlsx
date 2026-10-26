--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra651db32a884409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390fdfa232004147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45ae9931ef604d0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcede292f92144f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb43c021b81c64414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45ae9931ef604d0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R653aea60b55142fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcede292f92144f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Tech Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0L2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>