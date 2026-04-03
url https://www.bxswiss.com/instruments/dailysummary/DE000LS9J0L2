--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R934f1353fbca4783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b5d509c23f479f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7804c0ed2154757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R477b846da13747e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdf32ee2a89e44d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7804c0ed2154757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfac9b0b43fe4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R477b846da13747e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Tech Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0L2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>