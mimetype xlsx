--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b5d509c23f479f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36295d1529eb4f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R477b846da13747e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68c867e878a84147"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfac9b0b43fe4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R477b846da13747e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb10b4989b6a448ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68c867e878a84147" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Tech Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0L2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>