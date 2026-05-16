--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36295d1529eb4f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea1dab143ca64ed0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68c867e878a84147"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ea6832f1c743ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb10b4989b6a448ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68c867e878a84147" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29b3e0d822fe488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ea6832f1c743ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Tech Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0L2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>