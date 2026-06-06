--- v8 (2026-05-16)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea1dab143ca64ed0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf6431131c44061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ea6832f1c743ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2661036642c94ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29b3e0d822fe488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ea6832f1c743ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0285c2f7c8524680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2661036642c94ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Tech Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0L2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>230,317</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>229,641</x:t>
-[...571 lines deleted...]
-          <x:t>218,508</x:t>
+          <x:t>235,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>