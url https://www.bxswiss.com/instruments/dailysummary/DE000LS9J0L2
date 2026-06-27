--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf6431131c44061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee1fc798bdc4ada" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2661036642c94ae2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re934ef61061d4ae1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0285c2f7c8524680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2661036642c94ae2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fcbe15fd12b44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re934ef61061d4ae1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Tech Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0L2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>