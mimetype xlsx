--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee1fc798bdc4ada" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bddb2ee0974923" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re934ef61061d4ae1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302a1e029e3a4712"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fcbe15fd12b44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re934ef61061d4ae1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20686d7c69b24846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302a1e029e3a4712" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Tech Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0L2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>