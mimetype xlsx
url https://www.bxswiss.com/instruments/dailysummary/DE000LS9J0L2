--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bddb2ee0974923" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4065940e66a47b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302a1e029e3a4712"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1994886ec05d4d54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20686d7c69b24846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302a1e029e3a4712" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a97da754504652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1994886ec05d4d54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Tech Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0L2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>