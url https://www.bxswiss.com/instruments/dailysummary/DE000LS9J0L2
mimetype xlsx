--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4065940e66a47b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7908e4401c784f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1994886ec05d4d54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bf604b273ea466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a97da754504652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1994886ec05d4d54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e0f7c201e324eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bf604b273ea466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Tech Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0L2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>