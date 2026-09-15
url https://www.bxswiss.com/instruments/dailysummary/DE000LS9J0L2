--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7908e4401c784f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60f11e27e3f4cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bf604b273ea466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dc4389d704f4bee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e0f7c201e324eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bf604b273ea466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a496ce8838145e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dc4389d704f4bee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Tech Stock Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0L2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>