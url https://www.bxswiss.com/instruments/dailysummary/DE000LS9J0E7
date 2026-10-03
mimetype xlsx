--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f633638dc4541fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbfe2eff6f8422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71204cd989a1474f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a480d6710c4f94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R311ecdaff8fa4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71204cd989a1474f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570475b166c44d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a480d6710c4f94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nitty-Gritty E-Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>473,564</x:t>
-[...225 lines deleted...]
-          <x:t>472,985</x:t>
+          <x:t>467,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>