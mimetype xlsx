--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbfe2eff6f8422c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9786503d6b94c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a480d6710c4f94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9419dc0226f64ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570475b166c44d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a480d6710c4f94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c0c8647bb54788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9419dc0226f64ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nitty-Gritty E-Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>