--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc554bd67802b4570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1d68620eef4056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f53acbffa8f4fff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd31b090849644e3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d5dcd015d424e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f53acbffa8f4fff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d771d31940411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd31b090849644e3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nitty-Gritty E-Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>