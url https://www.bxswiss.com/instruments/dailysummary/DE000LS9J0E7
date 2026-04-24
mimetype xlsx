--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1d68620eef4056" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36e063a7368442fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd31b090849644e3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb86f0d6c40b4cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d771d31940411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd31b090849644e3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11fd52ae51424441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb86f0d6c40b4cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nitty-Gritty E-Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>