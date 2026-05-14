--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36e063a7368442fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97fa47c950ce4878" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb86f0d6c40b4cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2068a20115f74ba2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11fd52ae51424441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb86f0d6c40b4cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4182acb690451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2068a20115f74ba2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nitty-Gritty E-Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>464,212</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>460,674</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>470,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,205</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>