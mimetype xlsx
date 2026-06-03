--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97fa47c950ce4878" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ca2121ab1a4d40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2068a20115f74ba2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6edff921fef641f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4182acb690451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2068a20115f74ba2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b77c89d821b4c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6edff921fef641f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nitty-Gritty E-Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>