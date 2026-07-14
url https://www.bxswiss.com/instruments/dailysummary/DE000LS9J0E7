--- v10 (2026-06-03)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ca2121ab1a4d40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809c689bdae649ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6edff921fef641f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R781387b58eca4b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b77c89d821b4c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6edff921fef641f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41bc3c467766460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R781387b58eca4b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nitty-Gritty E-Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...532 lines deleted...]
-          <x:t>507,789</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>