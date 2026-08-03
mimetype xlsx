--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809c689bdae649ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c256ae49774ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R781387b58eca4b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a6d1243273d4e21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41bc3c467766460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R781387b58eca4b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ad38817ad34836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a6d1243273d4e21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nitty-Gritty E-Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>