--- v12 (2026-08-03)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c256ae49774ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f633638dc4541fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a6d1243273d4e21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71204cd989a1474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ad38817ad34836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a6d1243273d4e21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R311ecdaff8fa4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71204cd989a1474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nitty-Gritty E-Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>432,875</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>