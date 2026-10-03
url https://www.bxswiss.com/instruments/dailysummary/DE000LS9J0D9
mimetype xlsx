--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5922c994ad3e40b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8383b8f8044a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56dfbba1d263482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca9350b023854100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R958ea143644749bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56dfbba1d263482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed4d00baca042b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca9350b023854100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends in Europe and America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0D9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>