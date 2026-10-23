--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8383b8f8044a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8b48e95868542e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca9350b023854100"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8752bb1ebaa7405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed4d00baca042b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca9350b023854100" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R809092e108e641d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8752bb1ebaa7405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends in Europe and America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0D9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>636,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>