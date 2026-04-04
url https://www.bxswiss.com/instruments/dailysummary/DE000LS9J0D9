--- v5 (2026-02-21)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea9330fbec664dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2576ba70bee4634" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99f2365420e54e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3efbb82685e644ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5289cec92ea8447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99f2365420e54e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R221651d3715f43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3efbb82685e644ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends in Europe and America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0D9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...230 lines deleted...]
-          <x:t>416,092</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,101</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>428,847</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>