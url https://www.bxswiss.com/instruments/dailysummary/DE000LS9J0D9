--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2576ba70bee4634" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8066b45fea334378" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3efbb82685e644ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3aec10fdf748d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R221651d3715f43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3efbb82685e644ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c67e2518ce4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3aec10fdf748d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends in Europe and America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0D9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>