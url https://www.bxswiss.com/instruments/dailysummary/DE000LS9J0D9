--- v7 (2026-04-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8066b45fea334378" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7964aa5824844a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3aec10fdf748d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a2b1e2535142b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c67e2518ce4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3aec10fdf748d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddbb7b2dcfa24805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a2b1e2535142b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends in Europe and America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0D9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>531,842</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>