--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7964aa5824844a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f0e2ddfdf240fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a2b1e2535142b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0229b0c8c0904f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddbb7b2dcfa24805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a2b1e2535142b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04db3f44d5d4bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0229b0c8c0904f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends in Europe and America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0D9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>676,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>