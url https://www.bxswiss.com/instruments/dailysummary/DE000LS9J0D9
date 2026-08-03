--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f0e2ddfdf240fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2115b32f9d3a42f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0229b0c8c0904f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf012c4033a0e41d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04db3f44d5d4bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0229b0c8c0904f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6231e7571cb4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf012c4033a0e41d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends in Europe and America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0D9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>616,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>621,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>