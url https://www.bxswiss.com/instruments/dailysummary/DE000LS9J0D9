--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2115b32f9d3a42f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5922c994ad3e40b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf012c4033a0e41d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56dfbba1d263482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6231e7571cb4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf012c4033a0e41d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R958ea143644749bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56dfbba1d263482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends in Europe and America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J0D9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>505,630</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>